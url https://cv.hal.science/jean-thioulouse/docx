--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (141)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (140)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1252,295 +1252,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of currently marketed tampons and menstrual cups on Staphylococcus aureus growth and TSST-1 production in vitro</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jessica Baude</w:t>
+                <w:t xml:space="preserve">Complex ecological interactions of Staphylococcus aureus in tampons during menstruation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaline Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Muggeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gery Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tristan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00351-18⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.9942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28116-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911407v1</w:t>
+                <w:t xml:space="preserve">hal-01910908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex ecological interactions of Staphylococcus aureus in tampons during menstruation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gery Lamblin</w:t>
+                <w:t xml:space="preserve">Impact of currently marketed tampons and menstrual cups on Staphylococcus aureus growth and TSST-1 production in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Nonfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chiaruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Badiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tristan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.9942. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28116-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00351-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910908v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonner l'utilisation des légumineuses ligneuses pour réhabiliter des sols dégradés en milieu méditerranéen et tropical</w:t>
               </w:r>
@@ -2052,295 +2052,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Wheat/Faba Bean Mixed Cropping or Rotation Systems on Soil Microbial Functionalities</w:t>
+                <w:t xml:space="preserve">Occurrence of Stenotrophomonas maltophilia in agricultural soils and antibiotic resistance properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanâa Wahbi</w:t>
+                <w:t xml:space="preserve">Amélie Deredjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Prin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+                <w:t xml:space="preserve">Nolwenn Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Sanguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
+                <w:t xml:space="preserve">Laurine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makram Anane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01364⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167 (4), pp.313-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911655v1</w:t>
+                <w:t xml:space="preserve">hal-01533885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of Stenotrophomonas maltophilia in agricultural soils and antibiotic resistance properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Wheat/Faba Bean Mixed Cropping or Rotation Systems on Soil Microbial Functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Blanchard</w:t>
+                <w:t xml:space="preserve">Sanâa Wahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Brothier</w:t>
+                <w:t xml:space="preserve">Yves Prin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makram Anane</w:t>
+                <w:t xml:space="preserve">Hervé Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 167 (4), pp.313-324. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533885v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial community structure at the microscale in two different soils</w:t>
               </w:r>
@@ -2437,1795 +2437,1795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of ecological engineering strategy based on native arbuscular mycorrhizal community for improving afforestation programs with carob trees in degraded environments</w:t>
+                <w:t xml:space="preserve">Soil Organic Matter Quality, Structure and Activity of the Denitrifiers Community as Influenced by Decaying Mulched Crop Residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Manaut</w:t>
+                <w:t xml:space="preserve">A. Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sanguin</w:t>
+                <w:t xml:space="preserve">E. Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ouahmane</w:t>
+                <w:t xml:space="preserve">D. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bressan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+                <w:t xml:space="preserve">J. Toucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 79, pp.113-119</w:t>
+              <w:t xml:space="preserve">Applied Ecology and Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.655-675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025600v1</w:t>
+                <w:t xml:space="preserve">hal-02044952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Application of the Mycorrhizal Fungus Rhizophagus irregularis Increases the Yield of Wheat Crop and Affects Soil Microbial Functionalities</w:t>
+                <w:t xml:space="preserve">Potentialities of ecological engineering strategy based on native arbuscular mycorrhizal community for improving afforestation programs with carob trees in degraded environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wahbi</w:t>
+                <w:t xml:space="preserve">N. Manaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Prin</w:t>
+                <w:t xml:space="preserve">H. Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Maghraoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Sanguin</w:t>
+                <w:t xml:space="preserve">L. Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Plant Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.113-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018997v1</w:t>
+                <w:t xml:space="preserve">hal-02025600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Organic Matter Quality, Structure and Activity of the Denitrifiers Community as Influenced by Decaying Mulched Crop Residues</w:t>
+                <w:t xml:space="preserve">Field Application of the Mycorrhizal Fungus Rhizophagus irregularis Increases the Yield of Wheat Crop and Affects Soil Microbial Functionalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dieng</w:t>
+                <w:t xml:space="preserve">S. Wahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Baudoin</w:t>
+                <w:t xml:space="preserve">Y. Prin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maghraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Toucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ecology and Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06, pp.3205-3215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ajps.2015.619312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044952v1</w:t>
+                <w:t xml:space="preserve">hal-02018997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar Processes but Different Environmental Filters for Soil Bacterial and Fungal Community Composition Turnover on a Broad Spatial Scale</w:t>
+                <w:t xml:space="preserve">Ectomycorrhizal fungi on the early colonizing shrub Sarcolaena oblongifolia F. facilitate the establishment of an endemic tree Uapaca bojeri L. in Madagascarian highland forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">H. Ramanankierana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+                <w:t xml:space="preserve">R. Baohanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+                <w:t xml:space="preserve">H. Randriambanona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saby</w:t>
+                <w:t xml:space="preserve">Y Prin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rakotoarimanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Ecology and Ecosolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831566v1</w:t>
+                <w:t xml:space="preserve">hal-02045104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectomycorrhizal fungi on the early colonizing shrub Sarcolaena oblongifolia F. facilitate the establishment of an endemic tree Uapaca bojeri L. in Madagascarian highland forests</w:t>
+                <w:t xml:space="preserve">Similar Processes but Different Environmental Filters for Soil Bacterial and Fungal Community Composition Turnover on a Broad Spatial Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ramanankierana</w:t>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Baohanta</w:t>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Randriambanona</w:t>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Prin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Rakotoarimanga</w:t>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Ecology and Ecosolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045104v1</w:t>
+                <w:t xml:space="preserve">hal-01831566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native plant resources to optimize the performances of forest rehabilitation in Mediterranean and tropical environment: some examples of nursing plant species that improve the soil mycorrhizal potential</w:t>
+                <w:t xml:space="preserve">A new process to promote the use of controlled mycorrhization practice in forest nurseries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Duponnois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Baudoin</w:t>
+                <w:t xml:space="preserve">L. Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soumaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ec. Agbangba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2013.04.015⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.308--316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/AJAR12.1642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401791v1</w:t>
+                <w:t xml:space="preserve">hal-02281848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Mediterranean nurse plants-mediated effects on soil microbial functions to improve rock phosphate solubilization processes and early growth of Cupressus atlantica G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ouahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boumezzough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57, pp.57--64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Australian acacia introduction to rehabilitate degraded ecosystems is it free of environmental risks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 318 (4), pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turnover of soil bacterial diversity driven by wide-scale environmental heterogeneity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.1434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms2431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectomycorrhizal diversity enhances growth and nitrogen fixation of Acacia mangium seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Krasova-Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57, pp.468-476. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exotic legume tree species, Acacia mearnsii, alters microbial soil functionalities and the early development of a native tree species, Quercus suber, in North Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Native plant resources to optimize the performances of forest rehabilitation in Mediterranean and tropical environment: some examples of nursing plant species that improve the soil mycorrhizal potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramanankierana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baohanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baudoin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 336, pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2013.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887874v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'introduction d'acacias australiens pour réhabiliter des écosystèmes dégradés est-elle dépourvue de risques environnementaux ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">The exotic legume tree species, Acacia mearnsii, alters microbial soil functionalities and the early development of a native tree species, Quercus suber, in North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 318, pp.59-65</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.172--179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401792v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new process to promote the use of controlled mycorrhization practice in forest nurseries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Galiana</w:t>
+                <w:t xml:space="preserve">L'introduction d'acacias australiens pour réhabiliter des écosystèmes dégradés est-elle dépourvue de risques environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 318, pp.59-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281848v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate analyses in soil microbial ecology: a new paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Duponnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (4), pp.499--520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4265,1371 +4265,1371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring native forest ecosystems after exotic tree plantation in Madagascar: combination of the local ectotrophic species Leptolena bojeriana and Uapaca bojeri mitigates the negative influence of the exotic species Eucalyptus camaldulensis and Pinus patula</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Prin</w:t>
+                <w:t xml:space="preserve">Community ecology in the age of multivariate multiscale spatial analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rasolomampianina</w:t>
+                <w:t xml:space="preserve">R. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -J. Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-012-0238-5⟩</w:t>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82 (3), pp.257 - 275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/11-1183.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297343v1</w:t>
+                <w:t xml:space="preserve">hal-02651154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of native soil microbial functions to the controlled mycorrhization of an exotic tree legume, Acacia holosericea in a Sahelian ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bilgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sk. Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (3), pp.175--187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-011-0390-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community ecology in the age of multivariate multiscale spatial analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Couteron</w:t>
+                <w:t xml:space="preserve">Restoring native forest ecosystems after exotic tree plantation in Madagascar: combination of the local ectotrophic species Leptolena bojeriana and Uapaca bojeri mitigates the negative influence of the exotic species Eucalyptus camaldulensis and Pinus patula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baohanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramanankierana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. -J. Fortin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Legendre</w:t>
+                <w:t xml:space="preserve">R. Rasolomampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (11), pp.2407--2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-012-0238-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/11-1183.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651154v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large trends in French topsoil characteristics are revealed by spatially constrained multivariate analysis</w:t>
+                <w:t xml:space="preserve">Diversity Geographic Distribution and Habitat-Specific Variations of Microbiota in Natural Populations of the Chicken Mite &amp;lt;i&amp;gt;Dermanyssus gallinae&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Arrouays</w:t>
+                <w:t xml:space="preserve">C. Valiente-Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.P.A. Saby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+                <w:t xml:space="preserve">C. Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jolivet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Zenner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.788-796</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303166v1</w:t>
+                <w:t xml:space="preserve">hal-00698289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity, Geographic Distribution, and Habitat-Specific Variations of Microbiota in Natural Populations of the Chicken Mite, Dermanyssus gallinae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large trends in French topsoil characteristics are revealed by spatially constrained multivariate analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Valiente-Moro</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Line Boulonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1603/ME10113⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 161, pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297435v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion Sequences as Highly Resolutive Genomic Markers for Sequence Type 1 Legionella pneumophila Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Vergnes</w:t>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+                <w:t xml:space="preserve">Elisabeth Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (1), pp.315-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.01261-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical patterns of soil molecular microbial biomass as influenced by soil characteristics and management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Jolivet</w:t>
+                <w:t xml:space="preserve">Diversity, Geographic Distribution, and Habitat-Specific Variations of Microbiota in Natural Populations of the Chicken Mite, Dermanyssus gallinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valiente-Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Zenner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2010.00628.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (4), pp.788-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/ME10113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00698381v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULTANEOUS ANALYSIS OF A SEQUENCE OF PAIRED ECOLOGICAL TABLES: A COMPARISON OF SEVERAL METHODS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (4), pp.2300-2325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/10-AOAS372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurse shrubs increased the early growth of Cupressus seedling by enhancing belowground mutualism ans doil microbial activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Hafidi</w:t>
+                <w:t xml:space="preserve">Biogeographical patterns of soil molecular microbial biomass as influenced by soil characteristics and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.06.020⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.641-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2010.00628.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299277v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity Geographic Distribution and Habitat-Specific Variations of Microbiota in Natural Populations of the Chicken Mite &amp;lt;i&amp;gt;Dermanyssus gallinae&amp;lt;/i&amp;gt;</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nurse shrubs increased the early growth of Cupressus seedling by enhancing belowground mutualism ans doil microbial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (10), pp.2160-2168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698289v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5732,51 +5732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valiente Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The R Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (1), pp.44-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5795,3907 +5795,3898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of Pinus halepensis growth, soil microbial catabolic functions and phosphate-solubilizing bacteria after rock phosphate amendment and ectomycorrhizal inoculation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhizosphere microbiota interfers with plant-plant interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Revel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Hafidi</w:t>
+                <w:t xml:space="preserve">A. Sanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. N. Andrianjaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Prin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 320, pp.169-179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-008-9882-z⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 321, pp.259-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-0010-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481331v1</w:t>
+                <w:t xml:space="preserve">halsde-00525562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Development of Nurse Plant Species to Improve the Performances of Reforestation Programs in Mediterranean Areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Duponnois</w:t>
+                <w:t xml:space="preserve">Responses of Pinus halepensis growth, soil microbial catabolic functions and phosphate-solubilizing bacteria after rock phosphate amendment and ectomycorrhizal inoculation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Ouahmane</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 320, pp.169-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-008-9882-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539323v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOMIC-RMQS : biogéographie microbienne à l’échelle de la France. Etat d’avancement et premiers résultats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Biogeographical patterns of soil bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Lelièvre</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (4), pp.251 - 255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00040.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656049v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphylogenomic analysis of bacterial helix^turn^helix transcription factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Tavares</w:t>
+                <w:t xml:space="preserve">Controlled ectomycorrhization of an exotic legume tree species &amp;lt;i&amp;gt;Acacia holosericea&amp;lt;/i&amp;gt; affects the structure of root nodule bacteria community and their symbiotic effectiveness on &amp;lt;i&amp;gt;Faidherbia albida&amp;lt;/i&amp;gt; a native Sahelian Acacia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Krasova-Wabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33, pp.411-429</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41(6), pp.1245-1252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428331v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical patterns of soil bacterial communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+                <w:t xml:space="preserve">Multivariate analysis of the spatial patterns of 8 trace elements using the French soil monitoring network data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00040.x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 407, pp.5644-5652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668713v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled ectomycorrhization of an exotic legume tree species &amp;lt;i&amp;gt;Acacia holosericea&amp;lt;/i&amp;gt; affects the structure of root nodule bacteria community and their symbiotic effectiveness on &amp;lt;i&amp;gt;Faidherbia albida&amp;lt;/i&amp;gt; a native Sahelian Acacia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Thiao</w:t>
+                <w:t xml:space="preserve">Multivariate analysis of the spatial patterns of 8 trace elements using the French soil monitoring network data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.P.A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Neyra</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41(6), pp.1245-1252</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 407, pp.5644-5652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539325v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of the spatial patterns of 8 trace elements using the French soil monitoring network data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+                <w:t xml:space="preserve">Responses of &amp;lt;i&amp;gt;Pinus halepensis&amp;lt;/i&amp;gt; growth soil microbial catabolic functions and phosphate-solubilizing bacteria after rock phosphate amendment and ectomycorrhizal inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Line Boulonne</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 320 (1-2), pp.169-179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661461v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of the spatial patterns of 8 trace elements using the French soil monitoring network data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.P.A. Saby</w:t>
+                <w:t xml:space="preserve">A phylogenomic analysis of bacterial helix-turn-helix transcription factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (2), pp.411-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6976.2008.00154.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00539321v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of &amp;lt;i&amp;gt;Pinus halepensis&amp;lt;/i&amp;gt; growth soil microbial catabolic functions and phosphate-solubilizing bacteria after rock phosphate amendment and ectomycorrhizal inoculation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Monitoring the Development of Nurse Plant Species to Improve the Performances of Reforestation Programs in Mediterranean Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ouahmane</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 320 (1-2), pp.169-179</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, --, pp.443-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539326v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phylogenomic analysis of bacterial helix-turn-helix transcription factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. L. Santos</w:t>
+                <w:t xml:space="preserve">ECOMIC-RMQS : biogéographie microbienne à l’échelle de la France. Etat d’avancement et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tavares</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3-4), pp.219-231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02545052v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizosphere microbiota interfers with plant-plant interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Bally</w:t>
+                <w:t xml:space="preserve">Aphylogenomic analysis of bacterial helix^turn^helix transcription factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.411-429</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00525562v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exotic legume tree species &amp;lt;i&amp;gt;Acacia holosericea&amp;lt;/i&amp;gt; alters microbial soil functionalities and the structure of the arbuscular mycorrhizal community</w:t>
+                <w:t xml:space="preserve">Bacterial taxa associated with the hematophagous mite Dermanyssus gallinae detected by 16S rRNA PCR amplification and TTGE fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Remigi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Kane</w:t>
+                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Deruaz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Zenner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 160 (1), pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2008.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428113v1</w:t>
+                <w:t xml:space="preserve">halsde-00354551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial taxa associated with the hematophagous mite Dermanyssus gallinae detected by 16S rRNA PCR amplification and TTGE fingerprinting</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The exotic legume tree species &amp;lt;i&amp;gt;Acacia holosericea&amp;lt;/i&amp;gt; alters microbial soil functionalities and the structure of the arbuscular mycorrhizal community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Remigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74, pp.1485-1493</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00354551v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of recombinant human erythropoietin in urine for doping analysis: interpretation of isoelectric profiles by discriminant analysis</w:t>
+                <w:t xml:space="preserve">Biological control of Striga hermontica by Cubiterms mound powder amendment in sorghum culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lasne</w:t>
+                <w:t xml:space="preserve">Z. Andrianjaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Ceaurriz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, BIOANALYSIS, 28 (12), pp.1875-1881. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (3), pp.175-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elps.200600363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2007.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434616v1</w:t>
+                <w:t xml:space="preserve">bioemco-00139031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Multivariate Data Analysis in R with the ade4 and ade4TkGUI Packages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of recombinant human erythropoietin in urine for doping analysis: interpretation of isoelectric profiles by discriminant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Dray</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Ceaurriz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, BIOANALYSIS, 28 (12), pp.1875-1881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.200600363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434618v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of &amp;lt;i&amp;gt;Cupressus atlantica&amp;lt;/i&amp;gt; Gaussen growth by inoculation with native arbuscular mycorrhizal fungi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Hafidi</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal symbiosis can counterbalance the negative influence of the exotic tree species Eucalyptus camaldulensis on the structure and functioning of soil microbial communities in a sahelian soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Kisa</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Assigbetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (1), pp.32-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2007.00363.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434750v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00175809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal symbiosis can counterbalance the negative influence of the exotic tree species Eucalyptus camaldulensis on the structure and functioning of soil microbial communities in a sahelian soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Improvement of &amp;lt;i&amp;gt;Cupressus atlantica&amp;lt;/i&amp;gt; Gaussen growth by inoculation with native arbuscular mycorrhizal fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kisa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 103, pp.683-690</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00175809v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizas and ectomycorrhizas of &amp;lt;i&amp;gt;Uapaca bojeri&amp;lt;/i&amp;gt; L. (Euphorbiaceae): sporophore diversity patterns of root colonization and effects on seedling growth and soil microbial catabolic diversity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive Multivariate Data Analysis in R with the ade4 and ade4TkGUI Packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17, pp.195-208</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434639v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil functional diversity and P solubilization from rock phosphate after inoculation whith native or allochtonous arbuscular mycorrhizal fungi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Ducousso</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizas and ectomycorrhizas of &amp;lt;i&amp;gt;Uapaca bojeri&amp;lt;/i&amp;gt; L. (Euphorbiaceae): sporophore diversity patterns of root colonization and effects on seedling growth and soil microbial catabolic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ramanankierana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rakotoarimanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Prin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.195-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661541v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of Striga hermontica by Cubiterms mound powder amendment in sorghum culture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+                <w:t xml:space="preserve">Soil functional diversity and P solubilization from rock phosphate after inoculation whith native or allochtonous arbuscular mycorrhizal fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Comte</w:t>
+                <w:t xml:space="preserve">Marc Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 37 (3), pp.175-183. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 241 (1-3), pp.200-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2007.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00139031v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of a 16S rRNA-Based Taxonomic Microarray for Analyzing the Rhizosphere Effects of Maize on Agrobacterium spp. and Bacterial Communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sanguin</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Lavandula&amp;lt;/i&amp;gt; species as accompanying plants in &amp;lt;i&amp;gt;Cupressus&amp;lt;/i&amp;gt; replanting strategies : Effect on plant growth mycorrhizal soil infectivity and soil microbial catabolic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Remenant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+                <w:t xml:space="preserve">C. Plenchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boumezzough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, --, pp.190-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659520v1</w:t>
+                <w:t xml:space="preserve">hal-00428018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter-forager termite mounds enhance the ectomycorrhizal symbiosis between Acacia holosericea A. Cunn. Ex G. Don and Scleroderma dictyosporum isolates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Biological effects of native and exotic plant residues on plant growth microbial biomass and N availability under controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.238-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00139218v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multivariate approach to integrating Datasets using made4 and ade4</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Litter-forager termite mounds enhance the ectomycorrhizal symbiosis between Acacia holosericea A. Cunn. Ex G. Don and Scleroderma dictyosporum isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Assigbetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramanankierana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56, pp.292-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00089.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427922v1</w:t>
+                <w:t xml:space="preserve">bioemco-00139218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological effects of native and exotic plant residues on plant growth microbial biomass and N availability under controlled conditions</w:t>
+                <w:t xml:space="preserve">A multivariate approach to integrating Datasets using made4 and ade4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Diallo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.C. Culhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 42, pp.238-246</w:t>
+              <w:t xml:space="preserve">R News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, --, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427941v1</w:t>
+                <w:t xml:space="preserve">hal-00427922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavendula species as accompanying plants in Cupressus replanting strategies: Effect on plant growth, mycorrhizal soil infectivity and soil microbial catabolic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Plenchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahcen Ouahmane</w:t>
+                <w:t xml:space="preserve">Marija Kisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Boumezzough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (2-3), pp.190-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2006.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent pseudomonads occuring in Macrotermes subhyalinus mound structures decrease Cd toxicity and improve its accumulation in sorghum plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Assigbetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 370, pp.391-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00139213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ectomycorrhizosphere Effect Influences Functional Diversity of Soil Microflora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ramanankierana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rakotoarimanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Marija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Randrianjohany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1, pp.8-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Displacement of an herbaceous plant species community by mycorrhizal and non-mycorrhizal Gmelina arborea, an exotic tree, grown in a microcosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Plenchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Spichiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (2), pp.125-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-005-0024-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00139034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Genomic Species in Agrobacterium Biovar 1 by AFLP Genomic Markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Portier</w:t>
+                <w:t xml:space="preserve">Catherine Lerondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 72 (11), pp.7123-7131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00018-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of a 16S rRNA-based taxonomic microarray for analyzing the rhizosphere effects of maize on Agrobacterium spp. and bacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Remenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 72 (6), pp.4302-4312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02686-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -9806,7153 +9797,7028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Lavandula&amp;lt;/i&amp;gt; species as accompanying plants in &amp;lt;i&amp;gt;Cupressus&amp;lt;/i&amp;gt; replanting strategies : Effect on plant growth mycorrhizal soil infectivity and soil microbial catabolic diversity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online synonymous codon usage analyses with the ade4 and seqinR packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Plenchette</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, --, pp.190-199</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.545-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428018v1</w:t>
+                <w:t xml:space="preserve">hal-00427727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity of soil microbial community, rock phosphate dissolution and growth of Acacia seyal as influenced by grass-litter and soil-feeding termite nest structure amendments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Duponnois</w:t>
+                <w:t xml:space="preserve">MADE4: an R package for multivariate analysis of gene expression data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Culhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Paugy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Le Page</w:t>
+                <w:t xml:space="preserve">G. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Higgins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 124, pp.349-361</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.2789-2790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00139206v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online synonymous codon usage analyses with the ade4 and seqinR packages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+                <w:t xml:space="preserve">Functional diversity of soil microbial community, rock phosphate dissolution and growth of Acacia seyal as influenced by grass-litter and soil-feeding termite nest structure amendments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. Lobry</w:t>
+                <w:t xml:space="preserve">M. Paugy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Perrière</w:t>
+                <w:t xml:space="preserve">D. Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21, pp.545-547</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124, pp.349-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427727v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00139206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MADE4: an R package for multivariate analysis of gene expression data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.C. Culhane</w:t>
+                <w:t xml:space="preserve">Relationships between plant-parasitic nematode community fallow duration and soil factors in the Sudano-Sahelian area of Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D.G. Higgins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21, pp.2789-2790</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 108, pp.302-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427730v1</w:t>
+                <w:t xml:space="preserve">hal-00427718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between plant-parasitic nematode community fallow duration and soil factors in the Sudano-Sahelian area of Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil bacterial diversity responses to root colonization by an ectomycorrhizal fungus are not root-growth dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Assigbetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cadet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Masse</w:t>
+                <w:t xml:space="preserve">M. Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 108, pp.302-317</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50, pp.350-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427718v1</w:t>
+                <w:t xml:space="preserve">hal-00427705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bacterial diversity responses to root colonization by an ectomycorrhizal fungus are not root-growth dependent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Assigbetse</w:t>
+                <w:t xml:space="preserve">The mycorrhizal fungus &amp;lt;i&amp;gt;Glomus intraradices&amp;lt;/i&amp;gt; and rock phosphate amendment influence plant growth and microbial activity in the rhizosphere of &amp;lt;i&amp;gt;Acacia holosericea&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gueye</w:t>
+                <w:t xml:space="preserve">A. Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Duponnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 50, pp.350-359</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.1460-1468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427705v1</w:t>
+                <w:t xml:space="preserve">hal-00427743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mycorrhizal fungus &amp;lt;i&amp;gt;Glomus intraradices&amp;lt;/i&amp;gt; and rock phosphate amendment influence plant growth and microbial activity in the rhizosphere of &amp;lt;i&amp;gt;Acacia holosericea&amp;lt;/i&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une nouvelle analyse multi-temporelle d`images satellitales les residus de l`Analyse en Composantes Principales. Un cas d`etude: une serie d`images Landsat Thematic Mapper de la Camargue France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Colombet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Hien</w:t>
+                <w:t xml:space="preserve">T. Naizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Auda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Bellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 37, pp.1460-1468</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.1925-1938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427743v1</w:t>
+                <w:t xml:space="preserve">hal-00427631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle analyse multi-temporelle d`images satellitales les residus de l`Analyse en Composantes Principales. Un cas d`etude: une serie d`images Landsat Thematic Mapper de la Camargue France.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Dervieux</w:t>
+                <w:t xml:space="preserve">The ade4 package - I : One-table methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.F. Bellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25, pp.1925-1938</w:t>
+              <w:t xml:space="preserve">R News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427631v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ade4 package - I : One-table methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous analysis of a sequence of paired ecological tables with the STATICO method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4, pp.5-10</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.272-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427558v1</w:t>
+                <w:t xml:space="preserve">hal-00427660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous analysis of a sequence of paired ecological tables with the STATICO method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between spatial and genetic distance in Agrobacterium spp. in 1 cubic centimeter of soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Chessel</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grundmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69, pp.1482-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.69.3.1482-1487.2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427660v1</w:t>
+                <w:t xml:space="preserve">hal-00427492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procustean co-inertia analysis for the linking of multivariate datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10, pp.110-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship of nematode communities to human demographics and environment in agricultural fields and fallow lands in Senegal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19, pp.279-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Correspondence Discriminant Analysis to predict the subcellular location of bacterial proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 70, pp.99-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing and classifying one-dimensional spatial patterns: an application to laser altimeter profiles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 85, pp.453-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-inertia analysis and the linking of ecological tables</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated databanks access and sequence/structure analysis services at the PBIL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/03-0178⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31 (13), pp.3393-3399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkg530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427392v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00313743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated databanks access and sequence/structure analysis services at the PBIL.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-inertia analysis and the linking of ecological tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkg530⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 84 (11), pp.3078-3089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/03-0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00313743v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing and classifying one-dimensional spatial patterns: an application to laser altimeter profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 85 (4), pp.453-462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0034-4257(03)00038-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between spatial and genetic distance in Agrobacterium spp. in 1 cubic centimeter of soil.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relationships between Staphylococcus aureus genetic background, virulence factors, agr groups (alleles), and human disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 70 (2), pp.631-641</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427492v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Staphylococcus aureus genetic background virulence factors agr groups (alleles) and human disease.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">A mathematical method for determining genome divergence and species delineation using AFLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Lina</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Meugnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52, pp.573-586</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427274v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Staphylococcus aureus genetic background, virulence factors, agr groups (alleles), and human disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">A mathematical method for determining genome divergence and species delineation using AFLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52, pp.573-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00207713-52-2-573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681316v1</w:t>
+                <w:t xml:space="preserve">hal-00427290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical method for determining genome divergence and species delineation using AFLP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">The diet of feral cats (Felis catus L.) at five sites on the Grande Terre, Kerguelen archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Say</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Débias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25, pp.833-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-002-0424-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673208v1</w:t>
+                <w:t xml:space="preserve">hal-00192200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical method for determining genome divergence and species delineation using AFLP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Relationships between Staphylococcus aureus genetic background virulence factors agr groups (alleles) and human disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/00207713-52-2-573⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 70, pp.631-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.70.2.631-641.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427290v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diet of feral cats (Felis catus L.) at five sites on the Grande Terre, Kerguelen archipelago</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use and misuse of correspondence analysis in codon usage studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30, pp.4548-4555</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00300-002-0424-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00192200v1</w:t>
+                <w:t xml:space="preserve">hal-00427295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use and misuse of correspondence analysis in codon usage studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between ectomycorrhizal symbiosis and fluorescent pseudomonads on Acacia holosericea: isolation of mycorrhiza helper bacteria (MHB) from a Soudano-Sahelian soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Founoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Perrière</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 30, pp.4548-4555</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41, pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427295v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between ectomycorrhizal symbiosis and fluorescent pseudomonads on Acacia holosericea: isolation of mycorrhiza helper bacteria (MHB) from a Soudano-Sahelian soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Duponnois</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical evaluation of typing methods based upon random amplification of genomic restriction fragments (AFLP) for bacterial population genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Meyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Masse</w:t>
+                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 41, pp.37-46</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (1), pp.319-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427317v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bacterial and fungal soil communities by automated ribosomal intergenic spacer analysis fingerprints : biological and methodological variability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">The mycorrhizal soil infectivity and arbuscular mycorrhizal fungal spore communities in soils of different aged fallows in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Plenchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 67 (10), pp.4479-4487</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17, pp.239-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674586v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evaluation of typing methods based upon random amplification of genomic restriction fragments (AFLP) for bacterial population genetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Characterization of bacterial and fungal soil communities by automated ribosomal intergenic spacer analysis fingerprints : biological and methodological variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Neyra</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33, pp.S319-S338</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (10), pp.4479-4487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427187v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bacterial and fungal soil communities by automated ribosomal intergenic spacer analysis fingerprints: biological and methodological variability.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ranjard</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical evaluation of typing methods based upon random amplification of genomic restriction fragments (AFLP) for bacterial population genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+                <w:t xml:space="preserve">K. Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33, pp.S319-S338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00353796v1</w:t>
+                <w:t xml:space="preserve">hal-00427187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal soil infectivity and AM fungal spore communities of different aged fallows in Senegal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Plenchette</w:t>
+                <w:t xml:space="preserve">Characterization of bacterial and fungal soil communities by automated ribosomal intergenic spacer analysis fingerprints: biological and methodological variability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Lata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (10), pp.4479-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.67.10.4479–4487.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427166v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00353796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evaluation of typing methods based upon random amplification of genomic restriction fragments (AFLP) for bacterial population genetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycorrhizal soil infectivity and AM fungal spore communities of different aged fallows in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plenchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33 (1), pp.319-338</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17, pp.239-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670077v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mycorrhizal soil infectivity and arbuscular mycorrhizal fungal spore communities in soils of different aged fallows in Senegal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+                <w:t xml:space="preserve">Heterogeneous Cell Density and Genetic Structure of Bacterial Pools Associated with Various Soil Microenvironments as Determined by Enumeration and DNA Fingerprinting Approach (RISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Cadet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Combrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 17, pp.239-251</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 39, pp.263-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678685v1</w:t>
+                <w:t xml:space="preserve">hal-00427090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectomycorrhization of six Acacia auriculiformis provenances from Australia Papua New Guinea and Senegal in glasshouse conditions: effect on the plant growth and on the multiplication of plant parasitic nematodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Founoune</w:t>
+                <w:t xml:space="preserve">A soil microscale study to reveal the heterogeneity of Hg(II) impact on indigenous bacteria by quantification of adapted phenotypes and analysis of community DNA fingerprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lesueur</w:t>
+                <w:t xml:space="preserve">F. Gourbiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Linet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Experimental Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31 (2), pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2000.tb00676.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427074v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A soil microscale study to reveal the heterogeneity of Hg(II) impact on indigenous bacteria by quantification of adapted phenotypes and analysis of community DNA fingerprints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Gourbiere</w:t>
+                <w:t xml:space="preserve">Ectomycorrhization of six Acacia auriculiformis provenances from Australia Papua New Guinea and Senegal in glasshouse conditions: effect on the plant growth and on the multiplication of plant parasitic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Founoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neyra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australian Journal of Experimental Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40, pp.443-450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2000.tb00676.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00427100v1</w:t>
+                <w:t xml:space="preserve">hal-00427074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A soil microscale study to reveal the heterogeneity of Hg (II) impact on indigenous bacteria by quantification of adapted phenotypes and analysis of community DNA fingerprints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Linet</w:t>
+                <w:t xml:space="preserve">Successional trends in the characteristics of soil nematodes communities in cropped and fallow lands in Senegal (Sonkorong)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ndiaye-Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bongers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 31, pp.107-115</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 14, pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690814v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successional trends in the characteristics of soil nematodes communities in cropped and fallow lands in Senegal (Sonkorong)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Ndiaye-Faye</w:t>
+                <w:t xml:space="preserve">Diversity of the bacterial hyperparasite Pasteuria penetrans in relation to the control of root-knot nematodes (Meloidogyne spp.) on Acacia holosericea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.G. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 14, pp.5-15</w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2, pp.435-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427089v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the bacterial hyperparasite Pasteuria penetrans in relation to the control of root-knot nematodes (Meloidogyne spp.) on Acacia holosericea</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A soil microscale study to reveal the heterogeneity of Hg (II) impact on indigenous bacteria by quantification of adapted phenotypes and analysis of community DNA fingerprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Linet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 2, pp.435-442</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31, pp.107-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427073v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous cell density and genetic structure of bacterial pools associated with various microenvironments as determined by enumeration and DNA fingerprinting approach (RISA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Combrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 39, pp.263-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of birds as biological markers along a neotropical urban-rural gradient using co-inertia analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 59, pp.121-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between abiotic and biotic soil properties during fallow periods in the sudanian zone of Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël J. Manlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Chotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 14, pp.89-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de méthodes de gestion des peuplements de nématodes phytoparasites par les facteurs du sol en zone soudano-sahélienne au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. N'Diaye-Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 7 (4), pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Cell Density and Genetic Structure of Bacterial Pools Associated with Various Soil Microenvironments as Determined by Enumeration and DNA Fingerprinting Approach (RISA)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susceptibility of several sahelian Acacia to Meloidogyne javanica (Treub) Chitw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Senghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 39, pp.263-272</w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 46, pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427090v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of several sahelian Acacia to Meloidogyne javanica (Treub) Chitw</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Senghor</w:t>
+                <w:t xml:space="preserve">Ecology of larval mosquitoes with special reference to Anopheles arabiensis (Diptera: Culcidae) in market-garden wells in urban Dakar Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Awono-Ambene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 46, pp.123-130</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 35, pp.948-955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428443v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of larval mosquitoes with special reference to Anopheles arabiensis (Diptera: Culcidae) in market-garden wells in urban Dakar Senegal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H.P. Awono-Ambene</w:t>
+                <w:t xml:space="preserve">Identification of soil factors that relate to the structure of the plant parasitic nematode community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 35, pp.948-955</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8, pp.35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428477v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of soil factors that relate to the structure of the plant parasitic nematode community</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Cadet</w:t>
+                <w:t xml:space="preserve">Functional data analysis of curve asymmetry with application to the color pattern of Hydropsyche contubernalis head capsule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clermidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 8, pp.35-49</w:t>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 53, pp.294-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428480v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional data analysis of curve asymmetry with application to the color pattern of Hydropsyche contubernalis head capsule</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADE-4: a multivariate analysis and graphical display software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clermidy</w:t>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 53, pp.294-305</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.75-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434974v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADE-4: a multivariate analysis and graphical display software</w:t>
+                <w:t xml:space="preserve">Towards Better Graphics for Multivariate Analysis: the Interactive Factor Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 7, pp.75-83</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 11, pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434994v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NetMul a World-Wide Web user interface for multivariate analysis sofware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 21, pp.369-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Better Graphics for Multivariate Analysis: the Interactive Factor Map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-line tools for sequence retrieval and multivariate statistics in molecular biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 11, pp.11-21</w:t>
+              <w:t xml:space="preserve">Computer Applications in the Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 12, pp.63-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435039v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line tools for sequence retrieval and multivariate statistics in molecular biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Correspondence discriminant analysis: a multivariate method for comparing classes of protein and nucleic acid sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Applications in the Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 12, pp.63-69</w:t>
+              <w:t xml:space="preserve">, 1996, 12, pp.519-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435037v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondence discriminant analysis: a multivariate method for comparing classes of protein and nucleic acid sequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Co-inertia analysis of amino-acid physico-chemical properties and protein composition with the ADE package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Lobry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Applications in the Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 12, pp.519-524</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 11, pp.321-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435036v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE software: multivariate analysis and graphical display of environmental data</w:t>
+                <w:t xml:space="preserve">Multivariate analysis of spatial patterns: a unified approach to local and global structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Olivier</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, --, pp.57-62</w:t>
+              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 2, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698255v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-inertia analysis of amino-acid physico-chemical properties and protein composition with the ADE package</w:t>
+                <w:t xml:space="preserve">DE software: multivariate analysis and graphical display of environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.R. Lobry</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Doledec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 11, pp.321-329</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, --, pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698259v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of spatial patterns: a unified approach to local and global structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemometrical evaluation of multispecies-multichemical data by means of graphical techniques combined with multivariate analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Champely</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Karcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 2, pp.1-14</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 26, pp.333-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698251v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the precision of systematic sampling nugget effect and covariogram modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ploye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Houllier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 172 (3), pp.249-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Precision of Systematic Sampling : Nugget Effect and Covariogram Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ploye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Houllier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 172, pp.249-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometrical evaluation of multispecies-multichemical data by means of graphical techniques combined with multivariate analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method for reciprocal scaling of species tolerance and sample diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Karcher</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 26, pp.333-345</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 73, pp.670-680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698425v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for reciprocal scaling of species tolerance and sample diversity</w:t>
+                <w:t xml:space="preserve">Graphical Techniques for Multidimensional Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Auda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 73, pp.670-680</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, --, pp.153-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698261v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical Techniques for Multidimensional Data Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate Analysis of the Input and Output Data in the Fugacity Model Level I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Auda</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Domine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chastrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Karcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">incollection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, --, pp.153-205</w:t>
+              <w:t xml:space="preserve">, 1991, --, pp.281-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698252v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Analysis of the Input and Output Data in the Fugacity Model Level I</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MacMul and GraphMu: two Macintosh programs for the display and analysis of multivariate data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Karcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, --, pp.281-345</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 16 (8), pp.1235-1240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698422v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MacMul and GraphMu: two Macintosh programs for the display and analysis of multivariate data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+                <w:t xml:space="preserve">Traitements nématicides et peuplement de nématodes parasites de la canne à sucre au Burkina Faso. 1. Repousses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 16 (8), pp.1235-1240</w:t>
+              <w:t xml:space="preserve">Revue de Nématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 12 (1), pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698262v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitements nématicides et peuplement de nématodes parasites de la canne à sucre au Burkina Faso. 1. Repousses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+                <w:t xml:space="preserve">Statistical analysis and graphical display of multivariate data on the Macintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Nématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 12 (1), pp.35-44</w:t>
+              <w:t xml:space="preserve">Computer Applications in the Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 5, pp.287-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602913v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis and graphical display of multivariate data on the Macintosh</w:t>
+                <w:t xml:space="preserve">Space-Time Structure in a Winter Rape Pest Population Psylliodes chrysocephala (Col. chrysomelidae): methodological proposals and biological interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Applications in the Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 5, pp.287-292</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 24, pp.435-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698254v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-Time Structure in a Winter Rape Pest Population Psylliodes chrysocephala (Col. chrysomelidae): methodological proposals and biological interpretations</w:t>
+                <w:t xml:space="preserve">Les analyses multitableaux en ecologie factorielle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 24, pp.435-450</w:t>
+              <w:t xml:space="preserve">Acta Oecologica, Oecologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 8 (4), pp.463-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698253v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les analyses multitableaux en ecologie factorielle.</w:t>
+                <w:t xml:space="preserve">Estimation d'un Volume a partir de Coupes Seriees : Sous-Echantillonnage Covariogramme Transitif et Calcul de Precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Chessel</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ploye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica, Oecologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 8 (4), pp.463-480</w:t>
+              <w:t xml:space="preserve">Mikroskopie (Wien)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 42, pp.215-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698250v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'un Volume a partir de Coupes Seriees : Sous-Echantillonnage Covariogramme Transitif et Calcul de Precision</w:t>
+                <w:t xml:space="preserve">Variables regionalisees et denombrement d'Insectes : cas unidimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Houllier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mathy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Ploye</w:t>
+                <w:t xml:space="preserve">Jean-Claude Onillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mikroskopie (Wien)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1985, 42, pp.215-224</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 301, pp.423-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698258v1</w:t>
+                <w:t xml:space="preserve">hal-00698256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variables regionalisees et denombrement d'Insectes : cas unidimensionnel</w:t>
+                <w:t xml:space="preserve">Structures spatiales et temporelles des populations d'un ravageur du Colza (Psylliodes chrysocephala L. (Col. Chrysomelidae)) dans plusieurs parcelles de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Onillon</w:t>
-[...47 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">D. Debouzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ballanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica Oecologia Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 5, pp.335-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16962,51 +16828,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Analysis of Ecological Data with ade4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17028,90 +16894,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer New York, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-8850-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17121,51 +16987,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Quality Shapes Freshwater Macroinvertebrate Communities in Northern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17210,605 +17076,605 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions (2nd Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1915-1919, 2021, Environmental Science and Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'analyse multivariée pour l'étude de l'influence de la mycorhizosphère sur la structure et le fonctionnement des communautés bactériennes du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Duponnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robin Duponnois; M. Hafidi; I. Ndoye; H. Ramanankierana; A. M. Bâ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des champignons symbiotiques contre la désertification. Ecosystèmes mediterranéens, tropicaux et insulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRD Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.474-508, 2013, 978-2-7099-1949-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Lichtfouse; Marjolaine Hamelin; Mireille Navarrete; Philippe Debaeke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.857-865, 2011, 978-94-007-0393-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts and methods for studying marine biodiversity, from gene to ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts and methods for studying marine biodiversity, from gene to ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24 (4), pp.393-416, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTO-MODELISATION EN ANALYSE DES DONNEES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Modélisation - Confluent des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.71-86, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATISTICS TO FIND SPATIAL AND TEMPORAL STRUCTURES IN POPULATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Debouzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Control: Operations and Systems Analysis in Fruit Fly Management.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-282, 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17818,51 +17684,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Partial Triadic Analysis (PTA) to Assess Spatiotemporal Variation in Water Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17911,132 +17777,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Trabelsi-Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions (4th Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohamed Ksibi, Arturo Sousa, Olfa Hentati, Haroun Chenchouni, José Lopes Velho, Abdelazim Negm, Jesús Rodrigo-Comino, Riheb Hadji, Sudip Chakraborty, Achraf Ghorbal, Nov 2022, Sousse, Tunisia. pp.1063-1066, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-51904-8_231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial processes driving soil microbial community assembly on a wide scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18055,2116 +17921,2116 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical patterns of soil molecular microbial biomass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Soil fungal communities ecology: a biogeographical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of soil microorganisms : microbes as important drivers of soil processes</w:t>
+              <w:t xml:space="preserve">Ecology of soil Microorganisms Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747664v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fungal communities ecology: a biogeographical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Biogeographical patterns of soil molecular microbial biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of soil Microorganisms Conference</w:t>
+              <w:t xml:space="preserve">Ecology of soil microorganisms : microbes as important drivers of soil processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808083v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical patterns of soil microbial communities at the scale of French metropolitan territory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Biogéographie Microbienne: mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137003v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogéographie Microbienne: mythe ou réalité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Biogeographical patterns of soil microbial communities at the scale of French metropolitan territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758446v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns biogéographiques de la diversité bactérienne des sols à l'échelle du territoire national</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Ecomic - RMQs : Cartographie de la diversité microbienne des sols à l'échelle de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFEM (Association Francophone pour l'Ecologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Lyon, France. n.p</w:t>
+              <w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001184v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des propriétés du sol à l’échelle nationale à partir des données du RMQS : Exemple des Éléments Trace Métalliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+                <w:t xml:space="preserve">Ecomic - RMQs : Cartographie de la diversité microbienne des sols à l'échelle de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ben P. Marchant</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757800v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution et déterminisme de la diversité des communautés de champignons telluriques à l'échelle de trois régions françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des communautés microbiennes telluriques à l'échelle du territoire national</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Patterns biogéographiques de la diversité bactérienne des sols à l'échelle du territoire national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saby</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.151-152</w:t>
+              <w:t xml:space="preserve">Congrès AFEM (Association Francophone pour l'Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Lyon, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858576v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des communautés microbiennes telluriques à l'échelle du territoire national</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+                <w:t xml:space="preserve">Prédiction des propriétés du sol à l’échelle nationale à partir des données du RMQS : Exemple des Éléments Trace Métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boulonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saby</w:t>
+                <w:t xml:space="preserve">Ben P. Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.151-152</w:t>
+              <w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019730v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial-biogeography at the scale of France by the use of molecular tools applied to the French soil quality monitoring network (RMQS)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+                <w:t xml:space="preserve">Diversité des communautés microbiennes telluriques à l'échelle du territoire national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2009, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.151-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751274v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecomic - RMQs : Cartographie de la diversité microbienne des sols à l'échelle de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Diversité des communautés microbiennes telluriques à l'échelle du territoire national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.151-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999813v1</w:t>
+                <w:t xml:space="preserve">hal-01019730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecomic - RMQs : Cartographie de la diversité microbienne des sols à l'échelle de la France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+                <w:t xml:space="preserve">Microbial-biogeography at the scale of France by the use of molecular tools applied to the French soil quality monitoring network (RMQS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saby</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">BAGECO10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858575v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial-biogeography of France by the use of molecular tools applied to the French soil quality monitoring network (RMQS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Aug 2008, Vienne, Austria. pp.59-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiogéographie à l'échelle du territoire national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEM (Association Francophone d'Ecologie Microbienne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Oct 2007, La Grande Motte-Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ECOMIC-RMQS ou comment faire de la microbiogéographie à l'échelle de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animations scientifiques des ORE ACBB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Sep 2007, Lusignan, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche qualitative et quantitative de l'effet de la jachère sur des populations de champignons mycorhiziens à arbuscules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Plenchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sol, milieu vivant : fonctionnement et gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1999, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES POPULATIONS NATURELLES D'INSECTES: EXISTENCE DE STRUCTURES SPATIALES ET TEMPORELLES, LEUR ROLE DANS LA BIOLOGIE DES POPULATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Debouzie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coll. Nat. CNRS "Biologie des Populations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1986, Lyon, France. pp.90-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20174,168 +20040,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du type de sol et du mode d’occupation des sols sur la quantité d’ADN extraite et la densité des communautés bactériennes indigènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEM (Association Francophone d'Ecologie Microbienne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, La Grande Motte-Montpellier, France. n.p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId543"/>
+      <w:footerReference w:type="default" r:id="rId541"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20403,51 +20269,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E910DA7C"/>
+    <w:nsid w:val="E7E498B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20634,51 +20500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-thioulouse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7664-0598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092990444" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225378v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Slimani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Nahdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Bouma&#239;za" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James White" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wood" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2022.126021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03763569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01660-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-021-09550-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989503v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chiaruzzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Barbry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Muggeo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tristan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Jacquemond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01249-20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02624287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boumaiza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09326-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Lamblin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57947-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Guareschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.01.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nonfoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Badiou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00351-18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28116-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138523036590977E12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01910573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued El Ayni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Jrad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-017-0370-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887857v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab. Dufour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2017-042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benkhoua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Badri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.01.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#226;a Wahbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01364" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deredjian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Alliot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brothier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Anane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.01.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Michelland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kyselkov&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grundmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0810-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanguin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouahmane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wahbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maghraoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2015.619312" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dieng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudoin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toucet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01831566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111667" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramanankierana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baohanta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Randriambanona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Prin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotoarimanga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duponnois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.04.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumezzough" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.04.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14GZ6S4M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650502v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranjard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. A. Saby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2431" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168112v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diagne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krasova-Wade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.08.030" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ197BDC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887874v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boudiaf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beddiar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401792v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281848v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ndoye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumar&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ec. Agbangba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galiana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR12.1642" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-012-0198-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/557ABFDFA28B8F158C625FD3298BDDE8F3B15300/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasolomampianina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0238-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41E44ED1EA218BC224B2011B587B9BA61C2BFDAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bilgo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk. Sangare" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-011-0390-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8FDFW1P5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651154v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelissier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couteron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -J. Fortin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1183.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303166v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.12.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C2PZMW7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297435v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valiente-Moro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ME10113" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599587v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Vergnes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01261-10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00628.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WFBV61Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698260v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS372" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299277v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.06.020" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1JWPLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698289v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zenner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539265v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valiente Moro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481331v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Revel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9882-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QQRKVGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539323v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428331v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Santos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tavares" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668713v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00040.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8649EBF163B6E807DFE073604672BEBA8506E72E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539325v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faye" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krasova-Wabe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KG8HGKJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539321v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rati&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539326v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545052v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Santos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2008.00154.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525562v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. N. Andrianjaka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bally" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0010-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BP68XG32-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428113v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remigi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deruaz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00354551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauve" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.10.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVKF6L2L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434616v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ceaurriz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200600363" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434618v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434750v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kisa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175809v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assigbetse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sylla" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00363.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434639v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramanankierana" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661541v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ducousso" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.01.015" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKRJCJVH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Andrianjaka" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2007.03.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-646TCGS5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659520v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechesne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02686-05" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139218v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00089.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427922v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Culhane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427941v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Diallo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guisse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sall" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chotte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661557v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Ouahmane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadifi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plenchette" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kisa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boumezzough" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.02.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LN4747J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139213v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.07.008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5WL5DNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428054v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marija" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Randrianjohany" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139034v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Spichiger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-005-0024-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8FQ10K28-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128068v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00018-06" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141153v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remenant" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427989v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Hesran" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fievet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Personne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428018v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plenchette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139206v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paugy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masse" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427727v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427730v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Higgins" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427718v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427705v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427743v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colombet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427631v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Naizot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auda" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dervieux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bellan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427558v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427660v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427412v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427377v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pate" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427414v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427457v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;lissier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427392v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chessel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/03-0178" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313743v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perriere" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg530" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02308908v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(03)00038-5" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34G2K13Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427492v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vogel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Nesme" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grundmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.3.1482-1487.2003" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427274v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lina" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meugnier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.70.2.631-641.2002" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681316v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673208v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427290v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-52-2-573" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192200v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Say" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois D&#233;bias" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bried" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-002-0424-5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97W34081-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427295v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427317v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Founoune" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meyer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674586v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poly" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427187v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teyssier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Angelo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Groud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353796v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lata" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4479&#8211;4487.2001" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427166v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670077v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678685v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cadet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427074v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427100v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbiere" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Linet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2000.tb00676.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690814v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427089v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ndiaye-Faye" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bongers" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427073v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargette" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fould" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Davies" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692654v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Combrisson" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richaume" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427104v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Reynaud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427094v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chotte" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419625v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N'Diaye-Faye" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427090v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428443v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senghor" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428477v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428480v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434974v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Champely" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guinand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clermidy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434994v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435040v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435039v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435037v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435036v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698255v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doledec" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698259v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698251v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708844v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Royet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ploye" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698249v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houllier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698425v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devillers" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Karcher" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698261v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698252v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698422v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Domine" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chastrette" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698262v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602913v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698254v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698253v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698250v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698258v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698256v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Onillon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698257v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debouzie" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309884v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8850-1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761535v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_301" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099942v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers15-04/010061535.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623926v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593117v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602844v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debouzie" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659761v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51904-8_231" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808311v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747664v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808083v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137003v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758446v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001184v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757800v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P. Marchant" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019301v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doyen" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858576v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019730v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751274v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999813v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858575v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999912v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999960v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019403v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768970v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602836v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821265v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-thioulouse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7664-0598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092990444" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225378v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Slimani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Nahdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Bouma&#239;za" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James White" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wood" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2022.126021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03763569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01660-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-021-09550-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989503v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chiaruzzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Barbry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Muggeo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tristan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Jacquemond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01249-20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02624287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boumaiza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09326-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Lamblin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57947-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Guareschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.01.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28116-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nonfoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Badiou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00351-18" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138523036590977E12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01910573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued El Ayni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Jrad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-017-0370-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887857v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab. Dufour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2017-042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benkhoua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Badri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.01.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deredjian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Alliot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Blanchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brothier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Anane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.01.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#226;a Wahbi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01364" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Michelland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kyselkov&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grundmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0810-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dieng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudoin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toucet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanguin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouahmane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wahbi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maghraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2015.619312" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramanankierana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baohanta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Randriambanona" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Prin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotoarimanga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01831566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111667" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ndoye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumar&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ec. Agbangba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galiana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR12.1642" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumezzough" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.04.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14GZ6S4M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranjard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. A. Saby" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2431" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diagne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krasova-Wade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.08.030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ197BDC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duponnois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.04.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887874v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boudiaf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beddiar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-012-0198-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/557ABFDFA28B8F158C625FD3298BDDE8F3B15300/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651154v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelissier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couteron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -J. Fortin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1183.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bilgo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk. Sangare" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-011-0390-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8FDFW1P5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297343v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasolomampianina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0238-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41E44ED1EA218BC224B2011B587B9BA61C2BFDAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valiente-Moro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zenner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303166v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.12.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C2PZMW7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599587v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Vergnes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01261-10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297435v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ME10113" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698260v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS372" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00628.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WFBV61Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.06.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1JWPLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539265v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valiente Moro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. N. Andrianjaka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bally" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0010-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BP68XG32-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481331v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Revel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9882-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QQRKVGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668713v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00040.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8649EBF163B6E807DFE073604672BEBA8506E72E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539325v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krasova-Wabe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661461v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KG8HGKJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539321v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rati&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539326v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545052v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Santos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tavares" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2008.00154.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656049v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Santos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00354551v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauve" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.10.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVKF6L2L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428113v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remigi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deruaz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139031v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Andrianjaka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2007.03.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-646TCGS5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434616v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ceaurriz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200600363" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175809v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kisa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assigbetse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sylla" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00363.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434750v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434618v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434639v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramanankierana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ducousso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.01.015" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKRJCJVH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428018v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plenchette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427941v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Diallo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guisse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sall" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chotte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00089.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427922v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Culhane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661557v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Ouahmane" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadifi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plenchette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kisa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boumezzough" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.02.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LN4747J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139213v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.07.008" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5WL5DNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428054v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marija" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Randrianjohany" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139034v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Spichiger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-005-0024-7" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8FQ10K28-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128068v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00018-06" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141153v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remenant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechesne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02686-05" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427989v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Hesran" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fievet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Personne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427727v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427730v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Higgins" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139206v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paugy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427718v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427705v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colombet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427631v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Naizot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auda" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dervieux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bellan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427558v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427660v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427492v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vogel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Nesme" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grundmann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.3.1482-1487.2003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427412v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427377v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pate" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427414v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427457v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;lissier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313743v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perriere" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg530" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427392v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chessel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/03-0178" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02308908v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(03)00038-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34G2K13Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681316v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meugnier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673208v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427290v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-52-2-573" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192200v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Say" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois D&#233;bias" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bried" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-002-0424-5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97W34081-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427274v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lina" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.70.2.631-641.2002" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427295v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427317v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Founoune" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meyer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670077v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Angelo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Groud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678685v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cadet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674586v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poly" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427187v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teyssier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353796v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lata" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4479&#8211;4487.2001" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427166v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427090v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Combrisson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richaume" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbiere" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427100v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Linet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2000.tb00676.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427074v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427089v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ndiaye-Faye" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bongers" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427073v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargette" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fould" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Davies" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690814v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692654v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427104v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Reynaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427094v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chotte" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419625v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bois" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N'Diaye-Faye" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428443v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senghor" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428477v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428480v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434974v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Champely" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guinand" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clermidy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434994v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435039v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435040v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435037v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435036v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698259v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698251v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698255v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doledec" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698425v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devillers" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Karcher" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708844v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Royet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ploye" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698249v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houllier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698261v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698252v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698422v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Domine" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chastrette" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698262v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602913v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698254v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698253v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698250v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698258v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698256v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Onillon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698257v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debouzie" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309884v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8850-1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761535v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_301" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099942v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers15-04/010061535.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623926v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593117v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602844v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debouzie" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659761v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51904-8_231" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808311v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808083v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747664v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758446v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137003v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999813v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858575v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019301v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doyen" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001184v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757800v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P. Marchant" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858576v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019730v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751274v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999912v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999960v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019403v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768970v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602836v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821265v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>