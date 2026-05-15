--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -854,291 +854,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface water quality assessment in a semiarid Mediterranean region (Medjerda, Northern Tunisia) using partial triadic analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noura Slimani</w:t>
+                <w:t xml:space="preserve">Author Correction: Complex ecological interactions of Staphylococcus aureus in tampons during menstruation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaline Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Muggeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Jiménez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Guilbert</w:t>
+                <w:t xml:space="preserve">Gery Lamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tristan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Boumaiza</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-09326-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-57947-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624287v1</w:t>
+                <w:t xml:space="preserve">hal-04814687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Complex ecological interactions of Staphylococcus aureus in tampons during menstruation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Muggeo</w:t>
+                <w:t xml:space="preserve">Surface water quality assessment in a semiarid Mediterranean region (Medjerda, Northern Tunisia) using partial triadic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gery Lamblin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Tristan</w:t>
+                <w:t xml:space="preserve">Juan José Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moncef Boumaiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1848. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-57947-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-09326-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814687v1</w:t>
+                <w:t xml:space="preserve">hal-02624287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing potential surrogates of macroinvertebrate diversity in North-African Mediterranean aquatic ecosystems</w:t>
               </w:r>
@@ -1163,51 +1163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sánchez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Boumaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Guareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1252,295 +1252,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex ecological interactions of Staphylococcus aureus in tampons during menstruation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gery Lamblin</w:t>
+                <w:t xml:space="preserve">Impact of currently marketed tampons and menstrual cups on Staphylococcus aureus growth and TSST-1 production in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Nonfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chiaruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Badiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tristan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28116-3⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00351-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910908v1</w:t>
+                <w:t xml:space="preserve">hal-01911407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of currently marketed tampons and menstrual cups on Staphylococcus aureus growth and TSST-1 production in vitro</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jessica Baude</w:t>
+                <w:t xml:space="preserve">Complex ecological interactions of Staphylococcus aureus in tampons during menstruation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaline Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Muggeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gery Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tristan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84 (12), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.9942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00351-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28116-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911407v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonner l'utilisation des légumineuses ligneuses pour réhabiliter des sols dégradés en milieu méditerranéen et tropical</w:t>
               </w:r>
@@ -1712,51 +1712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued El Ayni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Boumaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (2), pp.269 - 295. </w:t>
@@ -2437,1795 +2437,1795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Organic Matter Quality, Structure and Activity of the Denitrifiers Community as Influenced by Decaying Mulched Crop Residues</w:t>
+                <w:t xml:space="preserve">Potentialities of ecological engineering strategy based on native arbuscular mycorrhizal community for improving afforestation programs with carob trees in degraded environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dieng</w:t>
+                <w:t xml:space="preserve">N. Manaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Baudoin</w:t>
+                <w:t xml:space="preserve">H. Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Toucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ecology and Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13, pp.655-675</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.113-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044952v1</w:t>
+                <w:t xml:space="preserve">hal-02025600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of ecological engineering strategy based on native arbuscular mycorrhizal community for improving afforestation programs with carob trees in degraded environments</w:t>
+                <w:t xml:space="preserve">Field Application of the Mycorrhizal Fungus Rhizophagus irregularis Increases the Yield of Wheat Crop and Affects Soil Microbial Functionalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Manaut</w:t>
+                <w:t xml:space="preserve">S. Wahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y. Prin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maghraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Sanguin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06, pp.3205-3215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ajps.2015.619312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025600v1</w:t>
+                <w:t xml:space="preserve">hal-02018997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Application of the Mycorrhizal Fungus Rhizophagus irregularis Increases the Yield of Wheat Crop and Affects Soil Microbial Functionalities</w:t>
+                <w:t xml:space="preserve">Soil Organic Matter Quality, Structure and Activity of the Denitrifiers Community as Influenced by Decaying Mulched Crop Residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wahbi</w:t>
+                <w:t xml:space="preserve">A. Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Prin</w:t>
+                <w:t xml:space="preserve">E. Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Maghraoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+                <w:t xml:space="preserve">D. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Toucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Plant Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Ecology and Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.655-675</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018997v1</w:t>
+                <w:t xml:space="preserve">hal-02044952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectomycorrhizal fungi on the early colonizing shrub Sarcolaena oblongifolia F. facilitate the establishment of an endemic tree Uapaca bojeri L. in Madagascarian highland forests</w:t>
+                <w:t xml:space="preserve">Similar Processes but Different Environmental Filters for Soil Bacterial and Fungal Community Composition Turnover on a Broad Spatial Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ramanankierana</w:t>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Baohanta</w:t>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Randriambanona</w:t>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Prin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Rakotoarimanga</w:t>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Ecology and Ecosolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045104v1</w:t>
+                <w:t xml:space="preserve">hal-01831566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar Processes but Different Environmental Filters for Soil Bacterial and Fungal Community Composition Turnover on a Broad Spatial Scale</w:t>
+                <w:t xml:space="preserve">Ectomycorrhizal fungi on the early colonizing shrub Sarcolaena oblongifolia F. facilitate the establishment of an endemic tree Uapaca bojeri L. in Madagascarian highland forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">H. Ramanankierana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+                <w:t xml:space="preserve">R. Baohanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+                <w:t xml:space="preserve">H. Randriambanona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saby</w:t>
+                <w:t xml:space="preserve">Y Prin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rakotoarimanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Ecology and Ecosolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831566v1</w:t>
+                <w:t xml:space="preserve">hal-02045104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new process to promote the use of controlled mycorrhization practice in forest nurseries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing Mediterranean nurse plants-mediated effects on soil microbial functions to improve rock phosphate solubilization processes and early growth of Cupressus atlantica G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ndoye</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Galiana</w:t>
+                <w:t xml:space="preserve">A. Boumezzough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5897/AJAR12.1642⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.57--64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281848v1</w:t>
+                <w:t xml:space="preserve">hal-02281564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Mediterranean nurse plants-mediated effects on soil microbial functions to improve rock phosphate solubilization processes and early growth of Cupressus atlantica G</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Boumezzough</w:t>
+                <w:t xml:space="preserve">Australian acacia introduction to rehabilitate degraded ecosystems is it free of environmental risks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 318 (4), pp.59-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02281564v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Australian acacia introduction to rehabilitate degraded ecosystems is it free of environmental risks?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Roux</w:t>
+                <w:t xml:space="preserve">Turnover of soil bacterial diversity driven by wide-scale environmental heterogeneity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650502v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turnover of soil bacterial diversity driven by wide-scale environmental heterogeneity.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Dequiedt</w:t>
+                <w:t xml:space="preserve">Native plant resources to optimize the performances of forest rehabilitation in Mediterranean and tropical environment: some examples of nursing plant species that improve the soil mycorrhizal potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. P. A. Saby</w:t>
+                <w:t xml:space="preserve">H. Ramanankierana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baohanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2431⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 336, pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2013.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965686v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectomycorrhizal diversity enhances growth and nitrogen fixation of Acacia mangium seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sanguin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Krasova-Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57, pp.468-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native plant resources to optimize the performances of forest rehabilitation in Mediterranean and tropical environment: some examples of nursing plant species that improve the soil mycorrhizal potential</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Baohanta</w:t>
+                <w:t xml:space="preserve">The exotic legume tree species, Acacia mearnsii, alters microbial soil functionalities and the early development of a native tree species, Quercus suber, in North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Baudoin</w:t>
+                <w:t xml:space="preserve">H. Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.172--179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401791v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exotic legume tree species, Acacia mearnsii, alters microbial soil functionalities and the early development of a native tree species, Quercus suber, in North Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Boudiaf</w:t>
+                <w:t xml:space="preserve">L'introduction d'acacias australiens pour réhabiliter des écosystèmes dégradés est-elle dépourvue de risques environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Baudoin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 65, pp.172--179</w:t>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 318, pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887874v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'introduction d'acacias australiens pour réhabiliter des écosystèmes dégradés est-elle dépourvue de risques environnementaux ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Le Roux</w:t>
+                <w:t xml:space="preserve">A new process to promote the use of controlled mycorrhization practice in forest nurseries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soumaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ec. Agbangba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.308--316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/AJAR12.1642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401792v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate analyses in soil microbial ecology: a new paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Duponnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (4), pp.499--520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4265,1371 +4265,1371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community ecology in the age of multivariate multiscale spatial analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Dray</w:t>
+                <w:t xml:space="preserve">Restoring native forest ecosystems after exotic tree plantation in Madagascar: combination of the local ectotrophic species Leptolena bojeriana and Uapaca bojeri mitigates the negative influence of the exotic species Eucalyptus camaldulensis and Pinus patula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baohanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramanankierana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pelissier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Legendre</w:t>
+                <w:t xml:space="preserve">R. Rasolomampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/11-1183.1⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (11), pp.2407--2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-012-0238-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651154v1</w:t>
+                <w:t xml:space="preserve">hal-02297343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of native soil microbial functions to the controlled mycorrhization of an exotic tree legume, Acacia holosericea in a Sahelian ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community ecology in the age of multivariate multiscale spatial analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bilgo</w:t>
+                <w:t xml:space="preserve">M. -J. Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sk. Sangare</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Hien</w:t>
+                <w:t xml:space="preserve">P. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-011-0390-2⟩</w:t>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82 (3), pp.257 - 275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/11-1183.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02297353v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring native forest ecosystems after exotic tree plantation in Madagascar: combination of the local ectotrophic species Leptolena bojeriana and Uapaca bojeri mitigates the negative influence of the exotic species Eucalyptus camaldulensis and Pinus patula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Baohanta</w:t>
+                <w:t xml:space="preserve">Response of native soil microbial functions to the controlled mycorrhization of an exotic tree legume, Acacia holosericea in a Sahelian ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bilgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk. Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Prin</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rasolomampianina</w:t>
+                <w:t xml:space="preserve">V. Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (11), pp.2407--2421. </w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.175--187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-012-0238-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00572-011-0390-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297343v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity Geographic Distribution and Habitat-Specific Variations of Microbiota in Natural Populations of the Chicken Mite &amp;lt;i&amp;gt;Dermanyssus gallinae&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Large trends in French topsoil characteristics are revealed by spatially constrained multivariate analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Valiente-Moro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chauve</w:t>
+                <w:t xml:space="preserve">N.P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zenner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boulonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 161, pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698289v1</w:t>
+                <w:t xml:space="preserve">hal-02303166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large trends in French topsoil characteristics are revealed by spatially constrained multivariate analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity, Geographic Distribution, and Habitat-Specific Variations of Microbiota in Natural Populations of the Chicken Mite, Dermanyssus gallinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Boulonne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Valiente-Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Zenner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (4), pp.788-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/ME10113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02303166v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion Sequences as Highly Resolutive Genomic Markers for Sequence Type 1 Legionella pneumophila Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (1), pp.315-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.01261-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity, Geographic Distribution, and Habitat-Specific Variations of Microbiota in Natural Populations of the Chicken Mite, Dermanyssus gallinae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Valiente-Moro</w:t>
+                <w:t xml:space="preserve">Biogeographical patterns of soil molecular microbial biomass as influenced by soil characteristics and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1603/ME10113⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.641-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2010.00628.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297435v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULTANEOUS ANALYSIS OF A SEQUENCE OF PAIRED ECOLOGICAL TABLES: A COMPARISON OF SEVERAL METHODS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (4), pp.2300-2325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/10-AOAS372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical patterns of soil molecular microbial biomass as influenced by soil characteristics and management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+                <w:t xml:space="preserve">Nurse shrubs increased the early growth of Cupressus seedling by enhancing belowground mutualism ans doil microbial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (10), pp.2160-2168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2010.00628.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00698381v1</w:t>
+                <w:t xml:space="preserve">hal-02299277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurse shrubs increased the early growth of Cupressus seedling by enhancing belowground mutualism ans doil microbial activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity Geographic Distribution and Habitat-Specific Variations of Microbiota in Natural Populations of the Chicken Mite &amp;lt;i&amp;gt;Dermanyssus gallinae&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valiente-Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zenner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.788-796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.06.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02299277v1</w:t>
+                <w:t xml:space="preserve">hal-00698289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5732,51 +5732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valiente Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The R Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (1), pp.44-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5795,1465 +5795,1465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizosphere microbiota interfers with plant-plant interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of Pinus halepensis growth, soil microbial catabolic functions and phosphate-solubilizing bacteria after rock phosphate amendment and ectomycorrhizal inoculation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sanon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">J.C. Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Prin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 321, pp.259-278. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-0010-5⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 320, pp.169-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-008-9882-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00525562v1</w:t>
+                <w:t xml:space="preserve">hal-00481331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of Pinus halepensis growth, soil microbial catabolic functions and phosphate-solubilizing bacteria after rock phosphate amendment and ectomycorrhizal inoculation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ouahmane</w:t>
+                <w:t xml:space="preserve">Biogeographical patterns of soil bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Revel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Prin</w:t>
+                <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 320, pp.169-179. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (4), pp.251 - 255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-008-9882-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00040.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481331v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical patterns of soil bacterial communities</w:t>
+                <w:t xml:space="preserve">Controlled ectomycorrhization of an exotic legume tree species &amp;lt;i&amp;gt;Acacia holosericea&amp;lt;/i&amp;gt; affects the structure of root nodule bacteria community and their symbiotic effectiveness on &amp;lt;i&amp;gt;Faidherbia albida&amp;lt;/i&amp;gt; a native Sahelian Acacia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+                <w:t xml:space="preserve">A. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+                <w:t xml:space="preserve">T. Krasova-Wabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
+                <w:t xml:space="preserve">M. Thiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41(6), pp.1245-1252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668713v1</w:t>
+                <w:t xml:space="preserve">hal-00539325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled ectomycorrhization of an exotic legume tree species &amp;lt;i&amp;gt;Acacia holosericea&amp;lt;/i&amp;gt; affects the structure of root nodule bacteria community and their symbiotic effectiveness on &amp;lt;i&amp;gt;Faidherbia albida&amp;lt;/i&amp;gt; a native Sahelian Acacia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Thiao</w:t>
+                <w:t xml:space="preserve">Monitoring the Development of Nurse Plant Species to Improve the Performances of Reforestation Programs in Mediterranean Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Neyra</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41(6), pp.1245-1252</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, --, pp.443-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539325v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of the spatial patterns of 8 trace elements using the French soil monitoring network data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">ECOMIC-RMQS : biogéographie microbienne à l’échelle de la France. Etat d’avancement et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Line Boulonne</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3-4), pp.219-231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661461v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of the spatial patterns of 8 trace elements using the French soil monitoring network data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.P.A. Saby</w:t>
+                <w:t xml:space="preserve">Aphylogenomic analysis of bacterial helix^turn^helix transcription factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 407, pp.5644-5652</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.411-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539321v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of &amp;lt;i&amp;gt;Pinus halepensis&amp;lt;/i&amp;gt; growth soil microbial catabolic functions and phosphate-solubilizing bacteria after rock phosphate amendment and ectomycorrhizal inoculation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Hafidi</w:t>
+                <w:t xml:space="preserve">Multivariate analysis of the spatial patterns of 8 trace elements using the French soil monitoring network data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.P.A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Prin</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 320 (1-2), pp.169-179</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 407, pp.5644-5652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539326v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phylogenomic analysis of bacterial helix-turn-helix transcription factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Tavares</w:t>
+                <w:t xml:space="preserve">Responses of &amp;lt;i&amp;gt;Pinus halepensis&amp;lt;/i&amp;gt; growth soil microbial catabolic functions and phosphate-solubilizing bacteria after rock phosphate amendment and ectomycorrhizal inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Prin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 320 (1-2), pp.169-179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02545052v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Development of Nurse Plant Species to Improve the Performances of Reforestation Programs in Mediterranean Areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Hafidi</w:t>
+                <w:t xml:space="preserve">A phylogenomic analysis of bacterial helix-turn-helix transcription factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (2), pp.411-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6976.2008.00154.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00539323v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOMIC-RMQS : biogéographie microbienne à l’échelle de la France. Etat d’avancement et premiers résultats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Lelièvre</w:t>
+                <w:t xml:space="preserve">Multivariate analysis of the spatial patterns of 8 trace elements using the French soil monitoring network data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 407, pp.5644-5652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656049v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphylogenomic analysis of bacterial helix^turn^helix transcription factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Tavares</w:t>
+                <w:t xml:space="preserve">Rhizosphere microbiota interfers with plant-plant interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. N. Andrianjaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Prin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321, pp.259-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-0010-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428331v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00525562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial taxa associated with the hematophagous mite Dermanyssus gallinae detected by 16S rRNA PCR amplification and TTGE fingerprinting</w:t>
               </w:r>
@@ -7278,64 +7278,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Zenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 160 (1), pp.63-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7394,64 +7394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exotic legume tree species &amp;lt;i&amp;gt;Acacia holosericea&amp;lt;/i&amp;gt; alters microbial soil functionalities and the structure of the arbuscular mycorrhizal community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Remigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7500,1221 +7500,1178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of Striga hermontica by Cubiterms mound powder amendment in sorghum culture</w:t>
+                <w:t xml:space="preserve">Detection of recombinant human erythropoietin in urine for doping analysis: interpretation of isoelectric profiles by discriminant analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Andrianjaka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Bally</w:t>
+                <w:t xml:space="preserve">F. Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Le Page</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+                <w:t xml:space="preserve">L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Comte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. de Ceaurriz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 37 (3), pp.175-183. </w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, BIOANALYSIS, 28 (12), pp.1875-1881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2007.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elps.200600363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00139031v1</w:t>
+                <w:t xml:space="preserve">hal-00434616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of recombinant human erythropoietin in urine for doping analysis: interpretation of isoelectric profiles by discriminant analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of &amp;lt;i&amp;gt;Cupressus atlantica&amp;lt;/i&amp;gt; Gaussen growth by inoculation with native arbuscular mycorrhizal fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lasne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Kisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 103, pp.683-690</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434616v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal symbiosis can counterbalance the negative influence of the exotic tree species Eucalyptus camaldulensis on the structure and functioning of soil microbial communities in a sahelian soil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive Multivariate Data Analysis in R with the ade4 and ade4TkGUI Packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00175809v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of &amp;lt;i&amp;gt;Cupressus atlantica&amp;lt;/i&amp;gt; Gaussen growth by inoculation with native arbuscular mycorrhizal fungi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Hafidi</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal symbiosis can counterbalance the negative influence of the exotic tree species Eucalyptus camaldulensis on the structure and functioning of soil microbial communities in a sahelian soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Kisa</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Assigbetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (1), pp.32-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2007.00363.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434750v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00175809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Multivariate Data Analysis in R with the ade4 and ade4TkGUI Packages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arbuscular mycorrhizas and ectomycorrhizas of &amp;lt;i&amp;gt;Uapaca bojeri&amp;lt;/i&amp;gt; L. (Euphorbiaceae): sporophore diversity patterns of root colonization and effects on seedling growth and soil microbial catabolic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ramanankierana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rakotoarimanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Prin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22, pp.1-14</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.195-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434618v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizas and ectomycorrhizas of &amp;lt;i&amp;gt;Uapaca bojeri&amp;lt;/i&amp;gt; L. (Euphorbiaceae): sporophore diversity patterns of root colonization and effects on seedling growth and soil microbial catabolic diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+                <w:t xml:space="preserve">Soil functional diversity and P solubilization from rock phosphate after inoculation whith native or allochtonous arbuscular mycorrhizal fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Prin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 241 (1-3), pp.200-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434639v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil functional diversity and P solubilization from rock phosphate after inoculation whith native or allochtonous arbuscular mycorrhizal fungi</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Prin</w:t>
+                <w:t xml:space="preserve">Biological control of Striga hermontica by Cubiterms mound powder amendment in sorghum culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Andrianjaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ducousso</w:t>
+                <w:t xml:space="preserve">G. Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 241 (1-3), pp.200-208. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (3), pp.175-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2007.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661541v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00139031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Lavandula&amp;lt;/i&amp;gt; species as accompanying plants in &amp;lt;i&amp;gt;Cupressus&amp;lt;/i&amp;gt; replanting strategies : Effect on plant growth mycorrhizal soil infectivity and soil microbial catabolic diversity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological effects of native and exotic plant residues on plant growth microbial biomass and N availability under controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Plenchette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Boumezzough</w:t>
+                <w:t xml:space="preserve">M.D. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, --, pp.190-199</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.238-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428018v1</w:t>
+                <w:t xml:space="preserve">hal-00427941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological effects of native and exotic plant residues on plant growth microbial biomass and N availability under controlled conditions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multivariate approach to integrating Datasets using made4 and ade4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Chotte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.C. Culhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 42, pp.238-246</w:t>
+              <w:t xml:space="preserve">R News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, --, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427941v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter-forager termite mounds enhance the ectomycorrhizal symbiosis between Acacia holosericea A. Cunn. Ex G. Don and Scleroderma dictyosporum isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Assigbetse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ramanankierana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8759,1065 +8716,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00139218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multivariate approach to integrating Datasets using made4 and ade4</w:t>
+                <w:t xml:space="preserve">Lavendula species as accompanying plants in Cupressus replanting strategies: Effect on plant growth, mycorrhizal soil infectivity and soil microbial catabolic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Culhane</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lahcen Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Plenchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Kisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boumezzough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (2-3), pp.190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2006.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427922v1</w:t>
+                <w:t xml:space="preserve">hal-02661557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavendula species as accompanying plants in Cupressus replanting strategies: Effect on plant growth, mycorrhizal soil infectivity and soil microbial catabolic diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Boumezzough</w:t>
+                <w:t xml:space="preserve">Fluorescent pseudomonads occuring in Macrotermes subhyalinus mound structures decrease Cd toxicity and improve its accumulation in sorghum plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Assigbetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Prin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 370, pp.391-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2006.02.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02661557v1</w:t>
+                <w:t xml:space="preserve">bioemco-00139213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent pseudomonads occuring in Macrotermes subhyalinus mound structures decrease Cd toxicity and improve its accumulation in sorghum plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+                <w:t xml:space="preserve">The Ectomycorrhizosphere Effect Influences Functional Diversity of Soil Microflora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ramanankierana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rakotoarimanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Marija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Randrianjohany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.8-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.07.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00139213v1</w:t>
+                <w:t xml:space="preserve">hal-00428054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ectomycorrhizosphere Effect Influences Functional Diversity of Soil Microflora</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Marija</w:t>
+                <w:t xml:space="preserve">Displacement of an herbaceous plant species community by mycorrhizal and non-mycorrhizal Gmelina arborea, an exotic tree, grown in a microcosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Randrianjohany</w:t>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Plenchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Spichiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (2), pp.125-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-005-0024-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428054v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00139034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Displacement of an herbaceous plant species community by mycorrhizal and non-mycorrhizal Gmelina arborea, an exotic tree, grown in a microcosm experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Spichiger</w:t>
+                <w:t xml:space="preserve">Development of cellular immune responses to &amp;lt;i&amp;gt;Plasmodium falciparum&amp;lt;/i&amp;gt; blood stage antigens from birth to 36 months of age in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Le Hesran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98, pp.261-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-005-0024-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00139034v1</w:t>
+                <w:t xml:space="preserve">hal-00427989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Genomic Species in Agrobacterium Biovar 1 by AFLP Genomic Markers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">Potential of a 16S rRNA-based taxonomic microarray for analyzing the rhizosphere effects of maize on Agrobacterium spp. and bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lerondelle</w:t>
+                <w:t xml:space="preserve">B. Remenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chapulliot</w:t>
+                <w:t xml:space="preserve">Arnaud Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 72 (11), pp.7123-7131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00018-06⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 72 (6), pp.4302-4312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02686-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128068v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of a 16S rRNA-based taxonomic microarray for analyzing the rhizosphere effects of maize on Agrobacterium spp. and bacterial communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Genomic Species in Agrobacterium Biovar 1 by AFLP Genomic Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dechesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+                <w:t xml:space="preserve">Perrine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chapulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 72 (6), pp.4302-4312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02686-05⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 72 (11), pp.7123-7131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00018-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141153v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of cellular immune responses to &amp;lt;i&amp;gt;Plasmodium falciparum&amp;lt;/i&amp;gt; blood stage antigens from birth to 36 months of age in Cameroon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Personne</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Lavandula&amp;lt;/i&amp;gt; species as accompanying plants in &amp;lt;i&amp;gt;Cupressus&amp;lt;/i&amp;gt; replanting strategies : Effect on plant growth mycorrhizal soil infectivity and soil microbial catabolic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Maubert</w:t>
+                <w:t xml:space="preserve">C. Plenchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boumezzough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 98, pp.261-269</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, --, pp.190-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427989v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online synonymous codon usage analyses with the ade4 and seqinR packages</w:t>
               </w:r>
@@ -9911,51 +9911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MADE4: an R package for multivariate analysis of gene expression data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Culhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10019,51 +10019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity of soil microbial community, rock phosphate dissolution and growth of Acacia seyal as influenced by grass-litter and soil-feeding termite nest structure amendments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paugy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10071,51 +10071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 124, pp.349-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10229,243 +10229,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bacterial diversity responses to root colonization by an ectomycorrhizal fungus are not root-growth dependent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Assigbetse</w:t>
+                <w:t xml:space="preserve">The mycorrhizal fungus &amp;lt;i&amp;gt;Glomus intraradices&amp;lt;/i&amp;gt; and rock phosphate amendment influence plant growth and microbial activity in the rhizosphere of &amp;lt;i&amp;gt;Acacia holosericea&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gueye</w:t>
+                <w:t xml:space="preserve">A. Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Duponnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 50, pp.350-359</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.1460-1468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427705v1</w:t>
+                <w:t xml:space="preserve">hal-00427743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mycorrhizal fungus &amp;lt;i&amp;gt;Glomus intraradices&amp;lt;/i&amp;gt; and rock phosphate amendment influence plant growth and microbial activity in the rhizosphere of &amp;lt;i&amp;gt;Acacia holosericea&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Soil bacterial diversity responses to root colonization by an ectomycorrhizal fungus are not root-growth dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Assigbetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Duponnois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 37, pp.1460-1468</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50, pp.350-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427743v1</w:t>
+                <w:t xml:space="preserve">hal-00427705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle analyse multi-temporelle d`images satellitales les residus de l`Analyse en Composantes Principales. Un cas d`etude: une serie d`images Landsat Thematic Mapper de la Camargue France.</w:t>
               </w:r>
@@ -10756,973 +10756,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between spatial and genetic distance in Agrobacterium spp. in 1 cubic centimeter of soil.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Normand</w:t>
+                <w:t xml:space="preserve">Procustean co-inertia analysis for the linking of multivariate datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Grundmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.110-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427492v1</w:t>
+                <w:t xml:space="preserve">hal-00427412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procustean co-inertia analysis for the linking of multivariate datasets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Chessel</w:t>
+                <w:t xml:space="preserve">Relationship of nematode communities to human demographics and environment in agricultural fields and fallow lands in Senegal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10, pp.110-119</w:t>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.279-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427412v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship of nematode communities to human demographics and environment in agricultural fields and fallow lands in Senegal.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+                <w:t xml:space="preserve">Co-inertia analysis and the linking of ecological tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 84 (11), pp.3078-3089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/03-0178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427377v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Correspondence Discriminant Analysis to predict the subcellular location of bacterial proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Perrière</w:t>
+                <w:t xml:space="preserve">Integrated databanks access and sequence/structure analysis services at the PBIL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31 (13), pp.3393-3399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkg530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427414v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00313743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing and classifying one-dimensional spatial patterns: an application to laser altimeter profiles.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Pélissier</w:t>
+                <w:t xml:space="preserve">Use of Correspondence Discriminant Analysis to predict the subcellular location of bacterial proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 85, pp.453-462</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 70, pp.99-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427457v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated databanks access and sequence/structure analysis services at the PBIL.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing and classifying one-dimensional spatial patterns: an application to laser altimeter profiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Combet</w:t>
+                <w:t xml:space="preserve">S. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Penel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+                <w:t xml:space="preserve">R. Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 85, pp.453-462</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00313743v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-inertia analysis and the linking of ecological tables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+                <w:t xml:space="preserve">Comparing and classifying one-dimensional spatial patterns: an application to laser altimeter profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/03-0178⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 85 (4), pp.453-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0034-4257(03)00038-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427392v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing and classifying one-dimensional spatial patterns: an application to laser altimeter profiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Chessel</w:t>
+                <w:t xml:space="preserve">Relationship between spatial and genetic distance in Agrobacterium spp. in 1 cubic centimeter of soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Couteron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+                <w:t xml:space="preserve">X. Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grundmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0034-4257(03)00038-5⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69, pp.1482-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.69.3.1482-1487.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02308908v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between Staphylococcus aureus genetic background, virulence factors, agr groups (alleles), and human disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11784,532 +11784,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical method for determining genome divergence and species delineation using AFLP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">Relationships between Staphylococcus aureus genetic background virulence factors agr groups (alleles) and human disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Perrière</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 70, pp.631-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.70.2.631-641.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673208v1</w:t>
+                <w:t xml:space="preserve">hal-00427274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical method for determining genome divergence and species delineation using AFLP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">X. Nesme</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 52, pp.573-586. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 52, pp.573-586</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427290v1</w:t>
+                <w:t xml:space="preserve">hal-02673208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diet of feral cats (Felis catus L.) at five sites on the Grande Terre, Kerguelen archipelago</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mathematical method for determining genome divergence and species delineation using AFLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-002-0424-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52, pp.573-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00207713-52-2-573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00192200v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Staphylococcus aureus genetic background virulence factors agr groups (alleles) and human disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Meugnier</w:t>
+                <w:t xml:space="preserve">The diet of feral cats (Felis catus L.) at five sites on the Grande Terre, Kerguelen archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Say</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Débias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25, pp.833-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-002-0424-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.70.2.631-641.2002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00427274v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use and misuse of correspondence analysis in codon usage studies</w:t>
               </w:r>
@@ -12390,51 +12390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between ectomycorrhizal symbiosis and fluorescent pseudomonads on Acacia holosericea: isolation of mycorrhiza helper bacteria (MHB) from a Soudano-Sahelian soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Founoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12496,1973 +12496,1973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evaluation of typing methods based upon random amplification of genomic restriction fragments (AFLP) for bacterial population genetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">Characterization of bacterial and fungal soil communities by automated ribosomal intergenic spacer analysis fingerprints : biological and methodological variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Neyra</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33 (1), pp.319-338</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (10), pp.4479-4487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670077v1</w:t>
+                <w:t xml:space="preserve">hal-02674586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mycorrhizal soil infectivity and arbuscular mycorrhizal fungal spore communities in soils of different aged fallows in Senegal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical evaluation of typing methods based upon random amplification of genomic restriction fragments (AFLP) for bacterial population genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Cadet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 17, pp.239-251</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33, pp.S319-S338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678685v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bacterial and fungal soil communities by automated ribosomal intergenic spacer analysis fingerprints : biological and methodological variability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Characterization of bacterial and fungal soil communities by automated ribosomal intergenic spacer analysis fingerprints: biological and methodological variability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Lata</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">J. C. Lata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 67 (10), pp.4479-4487</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 67 (10), pp.4479-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.67.10.4479–4487.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674586v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00353796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evaluation of typing methods based upon random amplification of genomic restriction fragments (AFLP) for bacterial population genetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycorrhizal soil infectivity and AM fungal spore communities of different aged fallows in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plenchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33, pp.S319-S338</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17, pp.239-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427187v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bacterial and fungal soil communities by automated ribosomal intergenic spacer analysis fingerprints: biological and methodological variability.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Poly</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical evaluation of typing methods based upon random amplification of genomic restriction fragments (AFLP) for bacterial population genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Lata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (1), pp.319-338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00353796v1</w:t>
+                <w:t xml:space="preserve">hal-02670077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal soil infectivity and AM fungal spore communities of different aged fallows in Senegal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Cadet</w:t>
+                <w:t xml:space="preserve">The mycorrhizal soil infectivity and arbuscular mycorrhizal fungal spore communities in soils of different aged fallows in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Plenchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17, pp.239-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427166v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Cell Density and Genetic Structure of Bacterial Pools Associated with Various Soil Microenvironments as Determined by Enumeration and DNA Fingerprinting Approach (RISA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">A soil microscale study to reveal the heterogeneity of Hg(II) impact on indigenous bacteria by quantification of adapted phenotypes and analysis of community DNA fingerprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Combrisson</w:t>
+                <w:t xml:space="preserve">S. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Richaume</w:t>
+                <w:t xml:space="preserve">F. Gourbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gourbiere</w:t>
+                <w:t xml:space="preserve">P. Linet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31 (2), pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2000.tb00676.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427090v1</w:t>
+                <w:t xml:space="preserve">hal-00427100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A soil microscale study to reveal the heterogeneity of Hg(II) impact on indigenous bacteria by quantification of adapted phenotypes and analysis of community DNA fingerprints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Gourbiere</w:t>
+                <w:t xml:space="preserve">Ectomycorrhization of six Acacia auriculiformis provenances from Australia Papua New Guinea and Senegal in glasshouse conditions: effect on the plant growth and on the multiplication of plant parasitic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Founoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neyra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australian Journal of Experimental Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40, pp.443-450</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427100v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectomycorrhization of six Acacia auriculiformis provenances from Australia Papua New Guinea and Senegal in glasshouse conditions: effect on the plant growth and on the multiplication of plant parasitic nematodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Founoune</w:t>
+                <w:t xml:space="preserve">Successional trends in the characteristics of soil nematodes communities in cropped and fallow lands in Senegal (Sonkorong)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ndiaye-Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lesueur</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bongers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Experimental Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 40, pp.443-450</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 14, pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427074v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successional trends in the characteristics of soil nematodes communities in cropped and fallow lands in Senegal (Sonkorong)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+                <w:t xml:space="preserve">A soil microscale study to reveal the heterogeneity of Hg (II) impact on indigenous bacteria by quantification of adapted phenotypes and analysis of community DNA fingerprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villenave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Bongers</w:t>
+                <w:t xml:space="preserve">Sylvie Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Linet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 14, pp.5-15</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31, pp.107-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427089v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of the bacterial hyperparasite Pasteuria penetrans in relation to the control of root-knot nematodes (Meloidogyne spp.) on Acacia holosericea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fargette</w:t>
+                <w:t xml:space="preserve">S. Fould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.G. Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2, pp.435-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A soil microscale study to reveal the heterogeneity of Hg (II) impact on indigenous bacteria by quantification of adapted phenotypes and analysis of community DNA fingerprints</w:t>
+                <w:t xml:space="preserve">Heterogeneous cell density and genetic structure of bacterial pools associated with various microenvironments as determined by enumeration and DNA fingerprinting approach (RISA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Combrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Nazaret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+                <w:t xml:space="preserve">A. Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbiere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Linet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 31, pp.107-115</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 39, pp.263-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690814v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous cell density and genetic structure of bacterial pools associated with various microenvironments as determined by enumeration and DNA fingerprinting approach (RISA)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of birds as biological markers along a neotropical urban-rural gradient using co-inertia analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 39, pp.263-272</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 59, pp.121-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692654v1</w:t>
+                <w:t xml:space="preserve">hal-00427104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of birds as biological markers along a neotropical urban-rural gradient using co-inertia analysis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recherche de méthodes de gestion des peuplements de nématodes phytoparasites par les facteurs du sol en zone soudano-sahélienne au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N'Diaye-Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 59, pp.121-140</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (4), pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427104v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between abiotic and biotic soil properties during fallow periods in the sudanian zone of Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël J. Manlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Chotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 14, pp.89-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de méthodes de gestion des peuplements de nématodes phytoparasites par les facteurs du sol en zone soudano-sahélienne au Sénégal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. N'Diaye-Faye</w:t>
+                <w:t xml:space="preserve">Heterogeneous Cell Density and Genetic Structure of Bacterial Pools Associated with Various Soil Microenvironments as Determined by Enumeration and DNA Fingerprinting Approach (RISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Combrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 7 (4), pp.261-270</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 39, pp.263-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419625v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of several sahelian Acacia to Meloidogyne javanica (Treub) Chitw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14913,178 +14913,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Better Graphics for Multivariate Analysis: the Interactive Factor Map</w:t>
+                <w:t xml:space="preserve">NetMul a World-Wide Web user interface for multivariate analysis sofware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 11, pp.11-21</w:t>
+              <w:t xml:space="preserve">, 1996, 21, pp.369-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435039v1</w:t>
+                <w:t xml:space="preserve">hal-00435040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NetMul a World-Wide Web user interface for multivariate analysis sofware</w:t>
+                <w:t xml:space="preserve">Towards Better Graphics for Multivariate Analysis: the Interactive Factor Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 21, pp.369-372</w:t>
+              <w:t xml:space="preserve">, 1996, 11, pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435040v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line tools for sequence retrieval and multivariate statistics in molecular biology</w:t>
               </w:r>
@@ -15241,312 +15241,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-inertia analysis of amino-acid physico-chemical properties and protein composition with the ADE package</w:t>
+                <w:t xml:space="preserve">DE software: multivariate analysis and graphical display of environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.R. Lobry</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Doledec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 11, pp.321-329</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, --, pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698259v1</w:t>
+                <w:t xml:space="preserve">hal-00698255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of spatial patterns: a unified approach to local and global structures</w:t>
+                <w:t xml:space="preserve">Co-inertia analysis of amino-acid physico-chemical properties and protein composition with the ADE package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Champely</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 2, pp.1-14</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 11, pp.321-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698251v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE software: multivariate analysis and graphical display of environmental data</w:t>
+                <w:t xml:space="preserve">Multivariate analysis of spatial patterns: a unified approach to local and global structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Olivier</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, --, pp.57-62</w:t>
+              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 2, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698255v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemometrical evaluation of multispecies-multichemical data by means of graphical techniques combined with multivariate analyses</w:t>
               </w:r>
@@ -16223,51 +16223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements nématicides et peuplement de nématodes parasites de la canne à sucre au Burkina Faso. 1. Repousses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17144,51 +17144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'analyse multivariée pour l'étude de l'influence de la mycorhizosphère sur la structure et le fonctionnement des communautés bactériennes du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17269,77 +17269,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17502,51 +17502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTO-MODELISATION EN ANALYSE DES DONNEES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17832,77 +17832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial processes driving soil microbial community assembly on a wide scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17951,1609 +17951,1609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fungal communities ecology: a biogeographical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Biogeographical patterns of soil molecular microbial biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of soil Microorganisms Conference</w:t>
+              <w:t xml:space="preserve">Ecology of soil microorganisms : microbes as important drivers of soil processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808083v1</w:t>
+                <w:t xml:space="preserve">hal-02747664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical patterns of soil molecular microbial biomass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Soil fungal communities ecology: a biogeographical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of soil microorganisms : microbes as important drivers of soil processes</w:t>
+              <w:t xml:space="preserve">Ecology of soil Microorganisms Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747664v1</w:t>
+                <w:t xml:space="preserve">hal-02808083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogéographie Microbienne: mythe ou réalité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Biogeographical patterns of soil microbial communities at the scale of French metropolitan territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758446v1</w:t>
+                <w:t xml:space="preserve">hal-01137003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical patterns of soil microbial communities at the scale of French metropolitan territory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Biogéographie Microbienne: mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137003v1</w:t>
+                <w:t xml:space="preserve">hal-02758446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecomic - RMQs : Cartographie de la diversité microbienne des sols à l'échelle de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Distribution et déterminisme de la diversité des communautés de champignons telluriques à l'échelle de trois régions françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999813v1</w:t>
+                <w:t xml:space="preserve">hal-01019301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecomic - RMQs : Cartographie de la diversité microbienne des sols à l'échelle de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Patterns biogéographiques de la diversité bactérienne des sols à l'échelle du territoire national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Arrouays</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saby</w:t>
+                <w:t xml:space="preserve">Manuel M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Congrès AFEM (Association Francophone pour l'Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Lyon, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858575v1</w:t>
+                <w:t xml:space="preserve">hal-01001184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution et déterminisme de la diversité des communautés de champignons telluriques à l'échelle de trois régions françaises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+                <w:t xml:space="preserve">Prédiction des propriétés du sol à l’échelle nationale à partir des données du RMQS : Exemple des Éléments Trace Métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boulonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Doyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+                <w:t xml:space="preserve">Ben P. Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France. pp.91</w:t>
+              <w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019301v1</w:t>
+                <w:t xml:space="preserve">hal-02757800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns biogéographiques de la diversité bactérienne des sols à l'échelle du territoire national</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Diversité des communautés microbiennes telluriques à l'échelle du territoire national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel M. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+                <w:t xml:space="preserve">Manuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFEM (Association Francophone pour l'Ecologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Lyon, France. n.p</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.151-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001184v1</w:t>
+                <w:t xml:space="preserve">hal-00858576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des propriétés du sol à l’échelle nationale à partir des données du RMQS : Exemple des Éléments Trace Métalliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Microbial-biogeography at the scale of France by the use of molecular tools applied to the French soil quality monitoring network (RMQS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ben P. Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">BAGECO10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757800v1</w:t>
+                <w:t xml:space="preserve">hal-02751274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des communautés microbiennes telluriques à l'échelle du territoire national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.151-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858576v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des communautés microbiennes telluriques à l'échelle du territoire national</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Ecomic - RMQs : Cartographie de la diversité microbienne des sols à l'échelle de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saby</w:t>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.151-152</w:t>
+              <w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019730v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial-biogeography at the scale of France by the use of molecular tools applied to the French soil quality monitoring network (RMQS)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+                <w:t xml:space="preserve">Ecomic - RMQs : Cartographie de la diversité microbienne des sols à l'échelle de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2009, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751274v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial-biogeography of France by the use of molecular tools applied to the French soil quality monitoring network (RMQS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Aug 2008, Vienne, Austria. pp.59-60</w:t>
@@ -19582,103 +19582,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiogéographie à l'échelle du territoire national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEM (Association Francophone d'Ecologie Microbienne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Oct 2007, La Grande Motte-Montpellier, France. n.p</w:t>
@@ -19707,103 +19707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ECOMIC-RMQS ou comment faire de la microbiogéographie à l'échelle de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animations scientifiques des ORE ACBB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Sep 2007, Lusignan, France. n.p</w:t>
@@ -19845,77 +19845,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche qualitative et quantitative de l'effet de la jachère sur des populations de champignons mycorhiziens à arbuscules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Plenchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sol, milieu vivant : fonctionnement et gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1999, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20054,103 +20054,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du type de sol et du mode d’occupation des sols sur la quantité d’ADN extraite et la densité des communautés bactériennes indigènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEM (Association Francophone d'Ecologie Microbienne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, La Grande Motte-Montpellier, France. n.p., 2008</w:t>
@@ -20269,51 +20269,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7E498B8"/>
+    <w:nsid w:val="BE1F057C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20500,51 +20500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-thioulouse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7664-0598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092990444" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225378v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Slimani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Nahdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Bouma&#239;za" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James White" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wood" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2022.126021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03763569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01660-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-021-09550-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989503v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chiaruzzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Barbry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Muggeo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tristan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Jacquemond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01249-20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02624287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boumaiza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09326-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Lamblin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57947-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Guareschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.01.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28116-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nonfoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Badiou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00351-18" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138523036590977E12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01910573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued El Ayni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Jrad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-017-0370-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887857v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab. Dufour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2017-042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benkhoua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Badri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.01.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deredjian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Alliot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Blanchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brothier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Anane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.01.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#226;a Wahbi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01364" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Michelland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kyselkov&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grundmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0810-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dieng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudoin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toucet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanguin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouahmane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wahbi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maghraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2015.619312" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramanankierana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baohanta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Randriambanona" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Prin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotoarimanga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01831566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111667" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ndoye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumar&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ec. Agbangba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galiana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR12.1642" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumezzough" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.04.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14GZ6S4M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranjard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. A. Saby" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2431" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diagne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krasova-Wade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.08.030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ197BDC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duponnois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.04.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887874v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boudiaf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beddiar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-012-0198-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/557ABFDFA28B8F158C625FD3298BDDE8F3B15300/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651154v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelissier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couteron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -J. Fortin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1183.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bilgo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk. Sangare" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-011-0390-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8FDFW1P5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297343v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasolomampianina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0238-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41E44ED1EA218BC224B2011B587B9BA61C2BFDAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valiente-Moro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zenner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303166v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.12.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C2PZMW7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599587v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Vergnes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01261-10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297435v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ME10113" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698260v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS372" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00628.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WFBV61Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.06.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1JWPLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539265v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valiente Moro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. N. Andrianjaka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bally" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0010-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BP68XG32-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481331v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Revel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9882-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QQRKVGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668713v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00040.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8649EBF163B6E807DFE073604672BEBA8506E72E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539325v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krasova-Wabe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661461v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KG8HGKJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539321v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rati&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539326v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545052v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Santos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tavares" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2008.00154.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656049v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Santos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00354551v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauve" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.10.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVKF6L2L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428113v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remigi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deruaz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139031v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Andrianjaka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2007.03.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-646TCGS5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434616v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ceaurriz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200600363" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175809v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kisa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assigbetse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sylla" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00363.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434750v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434618v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434639v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramanankierana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ducousso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.01.015" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKRJCJVH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428018v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plenchette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427941v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Diallo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guisse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sall" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chotte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00089.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427922v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Culhane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661557v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Ouahmane" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadifi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plenchette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kisa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boumezzough" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.02.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LN4747J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139213v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.07.008" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5WL5DNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428054v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marija" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Randrianjohany" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139034v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Spichiger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-005-0024-7" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8FQ10K28-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128068v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00018-06" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141153v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remenant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechesne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02686-05" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427989v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Hesran" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fievet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Personne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427727v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427730v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Higgins" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139206v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paugy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427718v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427705v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colombet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427631v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Naizot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auda" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dervieux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bellan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427558v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427660v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427492v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vogel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Nesme" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grundmann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.3.1482-1487.2003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427412v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427377v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pate" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427414v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427457v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;lissier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313743v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perriere" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg530" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427392v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chessel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/03-0178" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02308908v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(03)00038-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34G2K13Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681316v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meugnier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673208v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427290v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-52-2-573" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192200v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Say" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois D&#233;bias" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bried" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-002-0424-5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97W34081-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427274v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lina" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.70.2.631-641.2002" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427295v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427317v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Founoune" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meyer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670077v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Angelo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Groud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678685v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cadet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674586v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poly" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427187v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teyssier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353796v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lata" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4479&#8211;4487.2001" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427166v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427090v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Combrisson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richaume" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbiere" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427100v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Linet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2000.tb00676.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427074v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427089v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ndiaye-Faye" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bongers" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427073v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargette" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fould" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Davies" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690814v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692654v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427104v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Reynaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427094v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chotte" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419625v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bois" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N'Diaye-Faye" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428443v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senghor" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428477v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428480v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434974v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Champely" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guinand" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clermidy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434994v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435039v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435040v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435037v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435036v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698259v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698251v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698255v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doledec" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698425v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devillers" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Karcher" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708844v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Royet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ploye" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698249v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houllier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698261v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698252v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698422v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Domine" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chastrette" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698262v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602913v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698254v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698253v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698250v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698258v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698256v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Onillon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698257v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debouzie" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309884v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8850-1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761535v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_301" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099942v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers15-04/010061535.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623926v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593117v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602844v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debouzie" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659761v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51904-8_231" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808311v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808083v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747664v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758446v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137003v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999813v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858575v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019301v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doyen" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001184v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757800v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P. Marchant" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858576v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019730v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751274v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999912v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999960v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019403v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768970v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602836v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821265v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-thioulouse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7664-0598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092990444" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225378v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Slimani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Nahdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Bouma&#239;za" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James White" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wood" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2022.126021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03763569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01660-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-021-09550-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989503v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chiaruzzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Barbry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Muggeo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tristan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Jacquemond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01249-20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Lamblin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57947-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02624287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Boumaiza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09326-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Guareschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.01.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nonfoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Badiou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00351-18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28116-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138523036590977E12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01910573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued El Ayni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Jrad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-017-0370-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887857v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab. Dufour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2017-042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benkhoua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Badri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.01.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deredjian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Alliot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Blanchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brothier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Anane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.01.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#226;a Wahbi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01364" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Michelland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kyselkov&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grundmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0810-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanguin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouahmane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wahbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maghraoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2015.619312" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dieng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudoin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toucet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01831566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111667" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramanankierana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baohanta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Randriambanona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Prin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotoarimanga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumezzough" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.04.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14GZ6S4M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranjard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. A. Saby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2431" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401791v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duponnois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.04.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168112v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diagne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krasova-Wade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.08.030" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ197BDC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887874v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boudiaf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beddiar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401792v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281848v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ndoye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumar&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ec. Agbangba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galiana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR12.1642" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-012-0198-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/557ABFDFA28B8F158C625FD3298BDDE8F3B15300/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasolomampianina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0238-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41E44ED1EA218BC224B2011B587B9BA61C2BFDAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651154v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelissier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couteron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -J. Fortin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-1183.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bilgo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk. Sangare" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-011-0390-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8FDFW1P5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303166v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.12.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C2PZMW7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297435v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valiente-Moro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ME10113" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599587v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Vergnes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01261-10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2010.00628.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1WFBV61Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698260v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS372" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299277v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.06.020" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1JWPLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698289v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zenner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539265v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valiente Moro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481331v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Revel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9882-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QQRKVGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668713v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00040.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8649EBF163B6E807DFE073604672BEBA8506E72E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539325v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Krasova-Wabe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539323v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656049v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428331v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tavares" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539321v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rati&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539326v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545052v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Santos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2008.00154.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661461v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KG8HGKJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525562v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. N. Andrianjaka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bally" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0010-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BP68XG32-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00354551v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauve" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.10.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVKF6L2L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428113v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Remigi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deruaz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434616v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lasne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ceaurriz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200600363" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434750v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kisa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434618v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175809v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assigbetse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sylla" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00363.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434639v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramanankierana" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661541v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ducousso" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.01.015" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKRJCJVH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Andrianjaka" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2007.03.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-646TCGS5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427941v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Diallo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guisse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sall" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427922v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Culhane" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00089.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661557v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Ouahmane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadifi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plenchette" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Kisa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boumezzough" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.02.002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LN4747J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139213v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.07.008" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5WL5DNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428054v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marija" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Randrianjohany" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139034v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Spichiger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-005-0024-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8FQ10K28-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427989v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Hesran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fievet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Personne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maubert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141153v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remenant" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechesne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02686-05" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128068v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00018-06" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428018v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plenchette" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427727v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427730v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Higgins" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00139206v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paugy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427718v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427743v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colombet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427705v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427631v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Naizot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auda" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dervieux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bellan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427558v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427660v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427412v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427377v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pate" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427392v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chessel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/03-0178" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313743v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perriere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg530" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427414v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427457v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;lissier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02308908v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(03)00038-5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34G2K13Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427492v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vogel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Nesme" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grundmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.3.1482-1487.2003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681316v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meugnier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427274v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.70.2.631-641.2002" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673208v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427290v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-52-2-573" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192200v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Say" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois D&#233;bias" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bried" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-002-0424-5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97W34081-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427295v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427317v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Founoune" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meyer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674586v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poly" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427187v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teyssier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Angelo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Groud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353796v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lata" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4479&#8211;4487.2001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427166v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670077v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678685v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cadet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427100v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbiere" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Linet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2000.tb00676.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427074v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427089v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ndiaye-Faye" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bongers" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690814v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427073v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargette" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fould" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Davies" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692654v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Combrisson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richaume" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427104v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Reynaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419625v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bois" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N'Diaye-Faye" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427094v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chotte" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427090v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428443v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senghor" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428477v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428480v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434974v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Champely" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guinand" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clermidy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434994v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435040v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435039v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435037v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435036v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698255v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doledec" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698259v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698251v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698425v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devillers" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Karcher" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708844v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Royet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ploye" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698249v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houllier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698261v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698252v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698422v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Domine" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chastrette" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698262v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602913v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698254v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698253v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698250v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698258v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698256v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Onillon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698257v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debouzie" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballanger" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309884v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8850-1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761535v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_301" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099942v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers15-04/010061535.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623926v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593117v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602844v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debouzie" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659761v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51904-8_231" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808311v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747664v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808083v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137003v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758446v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019301v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doyen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001184v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Martin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757800v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben P. Marchant" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858576v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751274v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019730v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999813v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858575v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999912v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999960v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019403v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768970v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602836v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821265v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>