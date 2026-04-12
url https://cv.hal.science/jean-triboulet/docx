--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1868,51 +1868,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of underwater 3D reconstruction methods for Archaeological Objects: Case study of Anchor at Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">3D underwater reconstruction of archeology object with a mono camera camcorder: The case study at Gourneyras lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadpiroon Onmek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
@@ -1932,117 +1932,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silvain Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAR: International Conference on Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Nagoya, Japan. pp.394-398, </w:t>
+              <w:t xml:space="preserve">OCEANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAR.2017.7942725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2017.8084978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01596167v1</w:t>
+                <w:t xml:space="preserve">lirmm-02018544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D underwater reconstruction of archeology object with a mono camera camcorder: The case study at Gourneyras lake</w:t>
+                <w:t xml:space="preserve">Evaluation of underwater 3D reconstruction methods for Archaeological Objects: Case study of Anchor at Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadpiroon Onmek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
@@ -2062,97 +2066,93 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Louis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ICCAR: International Conference on Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nagoya, Japan. pp.394-398, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2017.8084978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAR.2017.7942725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02018544v1</w:t>
+                <w:t xml:space="preserve">lirmm-01596167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibility of non-invasive blood pressure estimation by measurements of force and arteries diameter</w:t>
               </w:r>
@@ -2402,51 +2402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2465,252 +2465,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00745214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Camcorder for 3D Underwater Reconstruction of Archeological Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Meline</w:t>
+                <w:t xml:space="preserve">Highly Specific Pose Estimation with a Catadioptric Omnidirectional Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IST'10: International Conference on Imaging Systems and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Thessalonique, Greece. pp.229-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00523974v1</w:t>
+                <w:t xml:space="preserve">lirmm-00564713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Specific Pose Estimation with a Catadioptric Omnidirectional Camera</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Magnier</w:t>
+                <w:t xml:space="preserve">A Camcorder for 3D Underwater Reconstruction of Archeological Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Meline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IST'10: International Conference on Imaging Systems and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Seattle, WA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2010.5664572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00564713v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00523974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diameter and blood pressure estimation in arteries using an echographic instrumented probe</w:t>
               </w:r>
@@ -2811,151 +2811,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01596157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure d' effort et de diamètre d'artères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereo-Vision for 3D Tracking of the Beating Heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Noce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation C2I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Nancy, pp.001-008</w:t>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00364676v1</w:t>
+                <w:t xml:space="preserve">lirmm-01596160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de coeur battant par analyse de texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2984,73 +2984,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURGETICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Chambéry, France. pp.403-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00189791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient tracking of the heart using texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Noce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3079,260 +3079,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual International Conference of the IEEE EMBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.4480-4483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00189695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de Coeur Battant : Tracking 2D et 3D utilisant la Texture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure d' effort et de diamètre d'artères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.43-47</w:t>
+              <w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation C2I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Nancy, pp.001-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00186884v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00364676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo-Vision for 3D Tracking of the Beating Heart</w:t>
+                <w:t xml:space="preserve">Suivi de Coeur Battant : Tracking 2D et 3D utilisant la Texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Noce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chambery, France</w:t>
+              <w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01596160v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00186884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Influence of Probe Pressure on the B-Mode Ultrasound Measurement of Arterial Diameter</w:t>
               </w:r>
@@ -5251,51 +5251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A96AF3EA"/>
+    <w:nsid w:val="FAE71FFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5482,51 +5482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638409v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Massone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24124024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04059591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monira Nou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2021.03.021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2020.11.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Benmira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Behar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2013.08.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noce" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2007.07.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BZS7MWK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Edie Nzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v12i2.16596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Loaiza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chavand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v11i1.16476" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v10i2.16403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Oms" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337708" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3484274.3484294" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Breux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF38699.2020.9388982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadpiroon Onmek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAR.2017.7942725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02018544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8084978" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943532" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00745214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00523974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2010.5664572" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00098402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Nasr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N'Zi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04061825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jouvente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638409v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Massone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24124024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04059591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monira Nou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2021.03.021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2020.11.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Benmira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Behar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2013.08.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noce" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2007.07.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BZS7MWK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Edie Nzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v12i2.16596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Loaiza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chavand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v11i1.16476" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v10i2.16403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Oms" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337708" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3484274.3484294" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Breux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF38699.2020.9388982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02018544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadpiroon Onmek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8084978" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAR.2017.7942725" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943532" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00745214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00523974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2010.5664572" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189695v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00098402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Nasr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N'Zi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04061825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jouvente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>