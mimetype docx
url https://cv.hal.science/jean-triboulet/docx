--- v1 (2026-04-12)
+++ v2 (2026-05-20)
@@ -983,278 +983,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00189906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision system for diagnostic task</w:t>
+                <w:t xml:space="preserve">Determining the Best Colour Axis for Detecting and Extracting Segments in Vision Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Merad</w:t>
+                <w:t xml:space="preserve">Christophe Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Edie Nzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Mallem</w:t>
+                <w:t xml:space="preserve">Humberto Loaiza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Journal of Pure and Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Science and Technology (JAST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.5--14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339555v1</w:t>
+                <w:t xml:space="preserve">hal-00342243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Best Colour Axis for Detecting and Extracting Segments in Vision Robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vision system for diagnostic task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Edie Nzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Montagne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Humberto Loaiza</w:t>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Science and Technology (JAST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Journal of Pure and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2), pp.229-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/gjpas.v12i2.16596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342243v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling 3D Unknown Object by Range Finder and Video Camera and Updating of a 3D Database by a Single Camera View</w:t>
               </w:r>
@@ -1266,51 +1266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Edie Nzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chavand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1370,90 +1370,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondence of line segments between two perpective images: comparaison between Epipolar, Bayesian and Neuronal approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Edie Nzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Loaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Journal of Pure and Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10 (2), pp.335-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1868,51 +1868,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D underwater reconstruction of archeology object with a mono camera camcorder: The case study at Gourneyras lake</w:t>
+                <w:t xml:space="preserve">Evaluation of underwater 3D reconstruction methods for Archaeological Objects: Case study of Anchor at Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadpiroon Onmek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
@@ -1932,121 +1932,117 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Louis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ICCAR: International Conference on Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nagoya, Japan. pp.394-398, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2017.8084978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAR.2017.7942725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02018544v1</w:t>
+                <w:t xml:space="preserve">lirmm-01596167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of underwater 3D reconstruction methods for Archaeological Objects: Case study of Anchor at Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">3D underwater reconstruction of archeology object with a mono camera camcorder: The case study at Gourneyras lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadpiroon Onmek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
@@ -2066,93 +2062,97 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silvain Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAR: International Conference on Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Nagoya, Japan. pp.394-398, </w:t>
+              <w:t xml:space="preserve">OCEANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAR.2017.7942725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2017.8084978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01596167v1</w:t>
+                <w:t xml:space="preserve">lirmm-02018544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibility of non-invasive blood pressure estimation by measurements of force and arteries diameter</w:t>
               </w:r>
@@ -2402,51 +2402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2618,51 +2618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Seattle, WA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2811,528 +2811,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01596157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo-Vision for 3D Tracking of the Beating Heart</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de coeur battant par analyse de texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Noce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURGETICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Chambery, France</w:t>
+              <w:t xml:space="preserve">, 2007, Chambéry, France. pp.403-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01596160v1</w:t>
+                <w:t xml:space="preserve">lirmm-00189791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de coeur battant par analyse de texture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient tracking of the heart using texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Noce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chambéry, France. pp.403-407</w:t>
+              <w:t xml:space="preserve">29th Annual International Conference of the IEEE EMBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.4480-4483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00189791v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00189695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient tracking of the heart using texture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure d' effort et de diamètre d'artères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Conference of the IEEE EMBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.4480-4483</w:t>
+              <w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation C2I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Nancy, pp.001-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00189695v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00364676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure d' effort et de diamètre d'artères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de Coeur Battant : Tracking 2D et 3D utilisant la Texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Noce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation C2I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Nancy, pp.001-008</w:t>
+              <w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00364676v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00186884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de Coeur Battant : Tracking 2D et 3D utilisant la Texture</w:t>
+                <w:t xml:space="preserve">Stereo-Vision for 3D Tracking of the Beating Heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Noce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.43-47</w:t>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00186884v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01596160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Influence of Probe Pressure on the B-Mode Ultrasound Measurement of Arterial Diameter</w:t>
               </w:r>
@@ -3884,51 +3884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Color Features for In-Door Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,77 +4005,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Robuste de Squelettisation par Carte de Distances et Diagramme de Voronoï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4113,64 +4113,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Skeleton Based Method for 3d Free-Form Object Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4355,51 +4355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching stereoscopic segments: comparison between epipolar, bayesian, and neuronals approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille N'Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Loaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4467,51 +4467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for matching segments in stereoscopic vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Loaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5251,51 +5251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAE71FFD"/>
+    <w:nsid w:val="4032D063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5482,51 +5482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638409v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Massone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24124024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04059591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monira Nou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2021.03.021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2020.11.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Benmira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Behar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2013.08.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noce" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2007.07.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BZS7MWK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Edie Nzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v12i2.16596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Loaiza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chavand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v11i1.16476" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v10i2.16403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Oms" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337708" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3484274.3484294" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Breux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF38699.2020.9388982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02018544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadpiroon Onmek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8084978" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAR.2017.7942725" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943532" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00745214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00523974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2010.5664572" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189695v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00098402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Nasr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N'Zi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04061825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jouvente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638409v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Massone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24124024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04059591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monira Nou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2021.03.021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2020.11.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Benmira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Behar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2013.08.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noce" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2007.07.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BZS7MWK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Edie Nzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Loaiza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v12i2.16596" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chavand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v11i1.16476" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v10i2.16403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Oms" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337708" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3484274.3484294" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Breux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF38699.2020.9388982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadpiroon Onmek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAR.2017.7942725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02018544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Louis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2017.8084978" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943532" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00745214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00523974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2010.5664572" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauzat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00098402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Nasr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N'Zi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04061825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01596171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jouvente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>