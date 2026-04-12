--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -1147,316 +1147,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Adiamos 89</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Front populaire dans l’Yonne, 14, pp.7-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction¨, Histoire documentaire du communisme,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Histoire documentaire du communisme, 7, http://tristan.u-bourgogne.fr/CGC/publications/Histoire_documentaire_communisme/Romain_Ducoulombier_Jean_Vigreux.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01498516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pétain n’était pas juif !</w:t>
+                <w:t xml:space="preserve">Le journal de guerre d'Henri Drouot (1940-1944) : une ville française à l'heure allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Henri Drouot, l'historien et la cité, 88 (2), pp.89-99</w:t>
+              <w:t xml:space="preserve">, 2016, 88 (3-4), pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489530v1</w:t>
+                <w:t xml:space="preserve">hal-01623448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le journal de guerre d'Henri Drouot (1940-1944) : une ville française à l'heure allemande</w:t>
+                <w:t xml:space="preserve">Pétain n’était pas juif !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 88 (3-4), pp.23-34</w:t>
+              <w:t xml:space="preserve">, 2016, Henri Drouot, l'historien et la cité, 88 (2), pp.89-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623448v1</w:t>
+                <w:t xml:space="preserve">hal-01489530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jean, le paysan rouge</w:t>
               </w:r>
@@ -2184,178 +2184,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Komintern et les sociétés africaines ou les sociétés africaines et le komintern : des rencontres inachevées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Communismes et Afrique connectée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Gabriel Péri, 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du passé faisons table rase ? Miroir du cyclisme et la question mémorielle, Journée d’études Patrimoine, mémoire, sport, Maison des sciences de l’homme, Dijon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Bretin-Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine, mémoire, sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452864v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04425490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le PCF 1984-1988 : le temps du déclin</w:t>
               </w:r>
@@ -3363,114 +3363,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pif le chien. Esthétique, politique et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Sociétés, 978-2-36441-458-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire du Front populaire. 1936, L’échappée belle, réed. augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, TEXTO, 979-10-210-5271-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rino Della Negra, footballeur et partisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3479,1762 +3563,1678 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Manessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Libertalia, coll. poche, 2022, 9782377292417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Henri Garric</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parti rouge, une histoire du PCF 1920-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Sociétés, 978-2-36441-458-7</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le congrès de Tours : 25 décembre - 30 décembre 1920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUD, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journal de Maurice Thorez 1952-1964</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fayard, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le parti rouge, une histoire du PCF 1920-2020</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le PCF un parti global (1919-1989)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ducoulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, 2019, 9782364412972</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du Front populaire. L'échappée belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tallandier, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la France contemporaine. Tome 9 : croissance et contestations (1958-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai 68 en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mitterrand, la Nièvre et le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du Front populaire: l'échappée belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tallandier, 2016, 979-10-210-1356-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des soldats noirs face au Reich: les massacres racistes de 1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapoutot, Johann and Vigreux, Jean. Presses universitaires de France (PUF), 2015, 978-2-13-062169-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société française : de 1945 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, 8107, 2015, Documentation photographique - Les dossiers</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Société française : de 1945 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la France contemporaine. Tome 9, Croissance et contestations (1958-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01206043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croissance et contestations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, pp.480, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00931977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jean, la voix rouge des paysans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions d'Albret, pp.550, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00932006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Clos du Maréchal Pétain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.161, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00932001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faucille après le marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUFC, pp.360, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00931973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Front populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.128, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00931970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-juin 1968. Huit semaines qui ébranlèrent la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, pp.306, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00555404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouge et rose : deux siècles de socialismes européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon, pp.290, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00248884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pain, la paix, la liberté : expériences et territoires du Front Populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vigna</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 2020</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions sociales, pp.367, 2006, Histoire, ISSN 0298-4679, 2-35367-000-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">EUD, 2019, 9782364412972</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vigne du Maréchal Pétain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, pp.200, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Tallandier, 2018</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Insulte (en) politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, pp.200, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...1183 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132715v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00132717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistances</w:t>
               </w:r>
@@ -5418,268 +5418,268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Mitterrand et la Nièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In François Dubasque et Anne-Laure Ollivier (dir.), Le promeneur enraciné. François Mitterrand un cheminement politique et sensible à travers les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, p.29-45, 2023, 978-2-7535-8688-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04892223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'antimilitarisme des maquisards : un paradoxe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Fournier, Arnaud-Dominique Houte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A bas l'armée ! L'antimilitarisme en France du XIXe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-138, 2023, Histoire contemporaine, 979-10-351-0888-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la ville parlementaire à la capitale régionale : le devenir d’une ville de province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Le Page. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.222-248, 2023, Histoire de ville</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171024v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">halshs-04892223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affaire Mathiot-Rapiné au coeur de la Guerre d'Algérie</w:t>
               </w:r>
@@ -5732,199 +5732,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La guerre une vieille affaire dijonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Le Page. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.248-272, 2023, Histoire de ville</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les grèves agricoles du Front populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Guignard, François Jarrige, Odile Roynette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Claude Farcy à l'oeuvre, des champs aux tribunaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EUD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-37, 2023, Histoires, 978-2-36441-485-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUD</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05233743v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05171056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes introductives</w:t>
               </w:r>
@@ -6180,165 +6180,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04009538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1944</w:t>
+                <w:t xml:space="preserve">1936</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.683-690, 2021</w:t>
+              <w:t xml:space="preserve">, PUF, pp.676-683, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547153v1</w:t>
+                <w:t xml:space="preserve">hal-03547149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1936</w:t>
+                <w:t xml:space="preserve">1944</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.676-683, 2021</w:t>
+              <w:t xml:space="preserve">, PUF, pp.683-690, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547149v1</w:t>
+                <w:t xml:space="preserve">hal-03547153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysans</w:t>
               </w:r>
@@ -6732,303 +6732,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les archives de la Sûreté et l'histoire de la France des années 1930. A propos de travaux récents et de l'ANR Paprik@2F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les "fonds de Moscou". Regards sur les archives rapatriées de Russie et les saisies de la Seconde Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le PCF et les élections municipales de 1977</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections municipales de 1977</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le PCF 1984-1988 : le temps du déclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitterrand, les années d'alternances, 1984-1988 et 1986-1988</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau Monde Editions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mitterrand et la Nièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enraciné. François Mitterrand et les territoires, sensibilité et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984592v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02460435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prologue : Mitterrand et la Nièvre</w:t>
               </w:r>
@@ -7284,389 +7284,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une histoire de la Nièvre pendant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'Occupation et de la Résistance dans la Nièvre, 1940-1944</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon (EUD), pp.5-22, 2015, 978-2-36441-127-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Campagnes et paysans dans la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Laffont : Ministère de la Défense, pp.156-161, 2015, Bouquins (Paris), ISSN 0244-5913, 978-2-221-11632-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historiographie des Compagnons bourguignons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les compagnons de la Libération bourguignons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'Armançon, pp.67-77, 2015, 978-2-84479-206-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une histoire de la Nièvre pendant la Seconde Guerre mondiale</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parti communiste français et la corruption. De 1920 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l'Occupation et de la Résistance dans la Nièvre, 1940-1944</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions universitaires de Dijon (EUD), pp.5-22, 2015, 978-2-36441-127-2</w:t>
+              <w:t xml:space="preserve">Scandales et corruption à l'époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01206045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la dir. de : Jean-Numa Ducange, Julien Hage, Jean-Yves Mollier </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parti communiste français et le livre. Ecrire et diffuser le politique en France au XXe siècle (1920-1992)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EUD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-36441-083-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUD</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01239271v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01206045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijon dans la tourmente</w:t>
               </w:r>
@@ -7784,510 +7784,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01206108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El programa comùn : ¿ una nueva cultura politica para el partido comunista francés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre la reforma y la revolucion : la construccion de la democracia desde la izquierda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comares Historia, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01206050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers l’Elysée : Pierre Bérégovoy dans la campagne présidentielle de 1981</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Bérégovoy en politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pepper-L'Harmattan, pp.143-156, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01206054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">El programa comùn : ¿ una nueva cultura politica para el partido comunista francés ?</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascisme et monde rural en France : Dorgères et le dorgérisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre la reforma y la revolucion : la construccion de la democracia desde la izquierda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comares Historia, 2013</w:t>
+              <w:t xml:space="preserve">Figures paysannes en France. Mythes, regards et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions d'Albret, pp.145-164, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01206103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parti communiste à l’heure de l’union de la gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’union sans unité. Le programme commun de la gauche, 1963-1978</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses univ. de Rennes, pp.45-56, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01206055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fascisme et monde rural en France : Dorgères et le dorgérisme</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures paysannes en France. Mythes, regards et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions d'Albret, pp.145-164, 2012</w:t>
+              <w:t xml:space="preserve">Les réunions du comité central du PCF 1921-1977, tome 4, 1965-1977. Etat des sources et des instruments de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales de Seine-Saint-Denis : Fondation Gabriel Péri, pp.9-16, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites kominterniennes et la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élites et la terre du XVIe siècle aux années 1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.135-146, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cercles dirigeants du PCF en mai-juin 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mai-juin 1968. Huit semaines qui ébranlèrent la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUD, pp.251-274, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00555407v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00467459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticulture et commerce de vin : l'exemple de la Côte bourguignonne</w:t>
               </w:r>
@@ -8543,579 +8543,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heurs et malheurs de l'ouverture des marchés : l'évolution économique à l'ère du libéralisme (1830-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les campagnes dans les évolutions sociales et politiques en Europe. Des années 1830 à la fin des années 1920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sedes-CNED, pp.122-137, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">General Secretariat and general secretaries : the case of the French Communist Party</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agents of the revolution: new biographical approaches to the history of international communism in the age of Lenin and Stalin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.73-92, 2005, 3-03910-075-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Heurs et malheurs de l'ouverture des marchés : l'évolution économique à l'ère du libéralisme (1830-1914)</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les campagnes et le pouvoir au XIXe siècle : au rendez-vous de la politisation (1830-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les campagnes dans les évolutions sociales et politiques en Europe. Des années 1830 à la fin des années 1920</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sedes-CNED, pp.122-137, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les campagnes et le pouvoir au XIXe siècle : au rendez-vous de la politisation (1830-1914)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image du maquisard, un clandestin en forêt : histoier et mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La forêt dans tous ses états : de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche Comté, pp.317-328, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passage d'un siècle à l'autre (1914-1929) : traumatismes et nouvelles donnes politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les campagnes dans les évolutions sociales et politiques en Europe. Des années 1830 à la fin des années 1920</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sedes-CNED, pp.122-137, 2005</w:t>
+              <w:t xml:space="preserve">, Sedes-CNED, pp.218-244, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le passage d'un siècle à l'autre (1914-1929) : traumatismes et nouvelles donnes politiques</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadres en mutations : paysages et appropriations des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les campagnes dans les évolutions sociales et politiques en Europe. Des années 1830 à la fin des années 1920</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sedes-CNED, pp.218-244, 2005</w:t>
+              <w:t xml:space="preserve">, Sedes-CNED, pp.7-33, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Cadres en mutations : paysages et appropriations des territoires</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bové et la Confédération paysanne : du syndicalisme paysan à l'anti-mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les campagnes dans les évolutions sociales et politiques en Europe. Des années 1830 à la fin des années 1920</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sedes-CNED, pp.7-33, 2005</w:t>
+              <w:t xml:space="preserve">La mondialisation et les nouvelles limites du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EON 2000, pp.68-76, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insulte en politique : un conflit particulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EON 2000, pp.58-66, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132795v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00132793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communisme, communistes et paysans</w:t>
               </w:r>
@@ -9564,51 +9564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anrpaprika.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05330692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rosell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05234203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Manessis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.062.0155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03561925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03561911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.282" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducoulombier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01489530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01489545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moriceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04452864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bretin-Maffiuletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03094836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01973863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-04598709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04461082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Launay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/histoire-du-front-populaire/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892041v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garric" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/799-pif-le-chien-9782364414587.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078442v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078468v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03242954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik-Grenouilleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132717v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Carrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cordillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/histoireenrevolution/histoireenrevolution.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05171024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9567/histoire-de-dijon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100375250" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892223v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05233816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233743v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/droit/827-jean-claude-farcy-a-l-oeuvre-9782364414853.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05171056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Poggioli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078488v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078508v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495902v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239271v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/397-le-parti-communiste-francais-et-le-livre-9782364410831.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206105v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206108v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206103v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467473v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03103723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03103719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anrpaprika.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05330692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rosell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05234203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Manessis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.062.0155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03561925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03561911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.282" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducoulombier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01489530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01489545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moriceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04452864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bretin-Maffiuletti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03094836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01973863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-04598709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04461082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Launay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/799-pif-le-chien-9782364414587.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/histoire-du-front-populaire/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03242954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik-Grenouilleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Carrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cordillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/histoireenrevolution/histoireenrevolution.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892223v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100375250" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05171024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9567/histoire-de-dijon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05233816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05171056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/droit/827-jean-claude-farcy-a-l-oeuvre-9782364414853.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Poggioli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078488v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078508v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460435v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495901v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495904v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/397-le-parti-communiste-francais-et-le-livre-9782364410831.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206105v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206108v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206103v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206055v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239277v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467459v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467473v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132802v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132793v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03103723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03103719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>