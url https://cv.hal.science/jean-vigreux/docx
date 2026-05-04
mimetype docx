--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1147,178 +1147,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction¨, Histoire documentaire du communisme,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ducoulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Histoire documentaire du communisme, 7, http://tristan.u-bourgogne.fr/CGC/publications/Histoire_documentaire_communisme/Romain_Ducoulombier_Jean_Vigreux.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01498516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Adiamos 89</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le Front populaire dans l’Yonne, 14, pp.7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705246v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01498516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal de guerre d'Henri Drouot (1940-1944) : une ville française à l'heure allemande</w:t>
               </w:r>
@@ -3850,51 +3850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le PCF un parti global (1919-1989)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUD, 2019, 9782364412972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4291,464 +4291,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Société française : de 1945 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La société française : de 1945 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentation française, 8107, 2015, Documentation photographique - Les dossiers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la France contemporaine. Tome 9, Croissance et contestations (1958-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01206043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croissance et contestations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, pp.480, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00931977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Clos du Maréchal Pétain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.161, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00932001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jean, la voix rouge des paysans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">La Documentation française, 2015</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions d'Albret, pp.550, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...171 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Robin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00932006v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00932001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faucille après le marteau</w:t>
               </w:r>
@@ -5418,513 +5418,513 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'antimilitarisme des maquisards : un paradoxe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Fournier, Arnaud-Dominique Houte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A bas l'armée ! L'antimilitarisme en France du XIXe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-138, 2023, Histoire contemporaine, 979-10-351-0888-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la ville parlementaire à la capitale régionale : le devenir d’une ville de province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Le Page. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.222-248, 2023, Histoire de ville</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Mitterrand et la Nièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In François Dubasque et Anne-Laure Ollivier (dir.), Le promeneur enraciné. François Mitterrand un cheminement politique et sensible à travers les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, p.29-45, 2023, 978-2-7535-8688-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04892223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Éric Fournier, Arnaud-Dominique Houte. </w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire Mathiot-Rapiné au coeur de la Guerre d'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Franche-Comté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A bas l'armée ! L'antimilitarisme en France du XIXe siècle à nos jours</w:t>
+              <w:t xml:space="preserve">1423-2023, 600 ans d’histoire(s) de l’université de Franche-Comté, partie I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.498-500, 2023, Hors collection, 978-2-38549-147-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grèves agricoles du Front populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Guignard, François Jarrige, Odile Roynette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Claude Farcy à l'oeuvre, des champs aux tribunaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.135-138, 2023, Histoire contemporaine, 979-10-351-0888-5</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EUD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-37, 2023, Histoires, 978-2-36441-485-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la ville parlementaire à la capitale régionale : le devenir d’une ville de province</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre une vieille affaire dijonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Le Page. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.222-248, 2023, Histoire de ville</w:t>
+              <w:t xml:space="preserve">, pp.248-272, 2023, Histoire de ville</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171056v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-05233743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes introductives</w:t>
               </w:r>
@@ -6180,165 +6180,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04009538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1936</w:t>
+                <w:t xml:space="preserve">1944</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.676-683, 2021</w:t>
+              <w:t xml:space="preserve">, PUF, pp.683-690, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547149v1</w:t>
+                <w:t xml:space="preserve">hal-03547153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1944</w:t>
+                <w:t xml:space="preserve">1936</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.683-690, 2021</w:t>
+              <w:t xml:space="preserve">, PUF, pp.676-683, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547153v1</w:t>
+                <w:t xml:space="preserve">hal-03547149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysans</w:t>
               </w:r>
@@ -6456,165 +6456,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les journalistes en reportages</w:t>
+                <w:t xml:space="preserve">le POF, unique tentative communiste de refonder l’unité organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux alentours du Congrès de Tours. Scission du socialisme et fondation du communisme (1914-1924)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée d'histoire vivante, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078500v1</w:t>
+                <w:t xml:space="preserve">hal-03078504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le POF, unique tentative communiste de refonder l’unité organique</w:t>
+                <w:t xml:space="preserve">Les journalistes en reportages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux alentours du Congrès de Tours. Scission du socialisme et fondation du communisme (1914-1924)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée d'histoire vivante, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078504v1</w:t>
+                <w:t xml:space="preserve">hal-03078500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les délégué.e.s</w:t>
               </w:r>
@@ -7922,372 +7922,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01206054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Parti communiste à l’heure de l’union de la gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’union sans unité. Le programme commun de la gauche, 1963-1978</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses univ. de Rennes, pp.45-56, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01206055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fascisme et monde rural en France : Dorgères et le dorgérisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures paysannes en France. Mythes, regards et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions d'Albret, pp.145-164, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01206103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Parti communiste à l’heure de l’union de la gauche</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cercles dirigeants du PCF en mai-juin 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’union sans unité. Le programme commun de la gauche, 1963-1978</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses univ. de Rennes, pp.45-56, 2012</w:t>
+              <w:t xml:space="preserve">Mai-juin 1968. Huit semaines qui ébranlèrent la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, pp.251-274, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00555407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réunions du comité central du PCF 1921-1977, tome 4, 1965-1977. Etat des sources et des instruments de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives départementales de Seine-Saint-Denis : Fondation Gabriel Péri, pp.9-16, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01239277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élites kominterniennes et la terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élites et la terre du XVIe siècle aux années 1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.135-146, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00467459v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00555407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticulture et commerce de vin : l'exemple de la Côte bourguignonne</w:t>
               </w:r>
@@ -8681,441 +8681,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les campagnes et le pouvoir au XIXe siècle : au rendez-vous de la politisation (1830-1914)</w:t>
+                <w:t xml:space="preserve">Le passage d'un siècle à l'autre (1914-1929) : traumatismes et nouvelles donnes politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les campagnes dans les évolutions sociales et politiques en Europe. Des années 1830 à la fin des années 1920</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Sedes-CNED, pp.218-244, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les campagnes et le pouvoir au XIXe siècle : au rendez-vous de la politisation (1830-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les campagnes dans les évolutions sociales et politiques en Europe. Des années 1830 à la fin des années 1920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Sedes-CNED, pp.122-137, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image du maquisard, un clandestin en forêt : histoier et mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt dans tous ses états : de la Préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche Comté, pp.317-328, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le passage d'un siècle à l'autre (1914-1929) : traumatismes et nouvelles donnes politiques</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadres en mutations : paysages et appropriations des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les campagnes dans les évolutions sociales et politiques en Europe. Des années 1830 à la fin des années 1920</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sedes-CNED, pp.218-244, 2005</w:t>
+              <w:t xml:space="preserve">, Sedes-CNED, pp.7-33, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Cadres en mutations : paysages et appropriations des territoires</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insulte en politique : un conflit particulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les campagnes dans les évolutions sociales et politiques en Europe. Des années 1830 à la fin des années 1920</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sedes-CNED, pp.7-33, 2005</w:t>
+              <w:t xml:space="preserve">Conflits et démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EON 2000, pp.58-66, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bové et la Confédération paysanne : du syndicalisme paysan à l'anti-mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mondialisation et les nouvelles limites du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EON 2000, pp.68-76, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132793v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00132795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communisme, communistes et paysans</w:t>
               </w:r>
@@ -9564,51 +9564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anrpaprika.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05330692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rosell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05234203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Manessis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.062.0155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03561925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03561911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.282" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducoulombier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01489530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01489545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moriceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04452864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bretin-Maffiuletti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03094836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01973863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-04598709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04461082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Launay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/799-pif-le-chien-9782364414587.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/histoire-du-front-populaire/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03242954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik-Grenouilleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Carrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cordillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/histoireenrevolution/histoireenrevolution.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892223v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100375250" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05171024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9567/histoire-de-dijon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05233816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05171056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/droit/827-jean-claude-farcy-a-l-oeuvre-9782364414853.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Poggioli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078488v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078508v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460435v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495901v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495904v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/397-le-parti-communiste-francais-et-le-livre-9782364410831.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206105v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206108v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206103v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206055v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239277v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467459v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467473v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132802v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132793v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03103723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03103719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anrpaprika.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05330692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rosell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05234203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Manessis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.062.0155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03561925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03561911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.282" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducoulombier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01489530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01489545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moriceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04452864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bretin-Maffiuletti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03094836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01973863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-04598709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04461082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Launay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/799-pif-le-chien-9782364414587.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/histoire-du-front-populaire/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03242954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375320v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik-Grenouilleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Carrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cordillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/histoireenrevolution/histoireenrevolution.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100375250" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05171024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9567/histoire-de-dijon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892223v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05233816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233743v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/droit/827-jean-claude-farcy-a-l-oeuvre-9782364414853.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05171056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Poggioli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078488v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078508v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460435v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495901v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495904v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/397-le-parti-communiste-francais-et-le-livre-9782364410831.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206105v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206108v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206103v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467473v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132802v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03103723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03103719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>