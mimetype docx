--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1298,165 +1298,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le journal de guerre d'Henri Drouot (1940-1944) : une ville française à l'heure allemande</w:t>
+                <w:t xml:space="preserve">Pétain n’était pas juif !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 88 (3-4), pp.23-34</w:t>
+              <w:t xml:space="preserve">, 2016, Henri Drouot, l'historien et la cité, 88 (2), pp.89-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623448v1</w:t>
+                <w:t xml:space="preserve">hal-01489530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pétain n’était pas juif !</w:t>
+                <w:t xml:space="preserve">Le journal de guerre d'Henri Drouot (1940-1944) : une ville française à l'heure allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Henri Drouot, l'historien et la cité, 88 (2), pp.89-99</w:t>
+              <w:t xml:space="preserve">, 2016, 88 (3-4), pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489530v1</w:t>
+                <w:t xml:space="preserve">hal-01623448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jean, le paysan rouge</w:t>
               </w:r>
@@ -2184,178 +2184,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du passé faisons table rase ? Miroir du cyclisme et la question mémorielle, Journée d’études Patrimoine, mémoire, sport, Maison des sciences de l’homme, Dijon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Bretin-Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine, mémoire, sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH de Dijon, Jun 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Komintern et les sociétés africaines ou les sociétés africaines et le komintern : des rencontres inachevées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Communismes et Afrique connectée »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Gabriel Péri, 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425490v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04452864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le PCF 1984-1988 : le temps du déclin</w:t>
               </w:r>
@@ -2706,165 +2706,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIFERAI (Pif, dans tous ses états : recherches, archives, interdisciplinarité). Ouverture</w:t>
+                <w:t xml:space="preserve">Un peu de politique dans « Pif le chien » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIFERAI (Pif, dans tous ses états : recherches, archives, interdisciplinarité)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Henri Garric (CPTC, uB); Jean Vigreux (CGC, UMR CNRS uB 7366), Dec 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094836v1</w:t>
+                <w:t xml:space="preserve">hal-01973863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un peu de politique dans « Pif le chien » ?</w:t>
+                <w:t xml:space="preserve">PIFERAI (Pif, dans tous ses états : recherches, archives, interdisciplinarité). Ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIFERAI (Pif, dans tous ses états : recherches, archives, interdisciplinarité)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Henri Garric (CPTC, uB); Jean Vigreux (CGC, UMR CNRS uB 7366), Dec 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973863v1</w:t>
+                <w:t xml:space="preserve">hal-03094836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les gauches modernisent les droites : de quelques réformes giscardiennes (1974-1976) ?</w:t>
               </w:r>
@@ -3363,1878 +3363,1878 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire du Front populaire. 1936, L’échappée belle, réed. augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, TEXTO, 979-10-210-5271-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rino Della Negra, footballeur et partisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Manessis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Libertalia, coll. poche, 2022, 9782377292417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pif le chien. Esthétique, politique et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Sociétés, 978-2-36441-458-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">, 2022, TEXTO, 979-10-210-5271-0</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal de Maurice Thorez 1952-1964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rino Della Negra, footballeur et partisan</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le congrès de Tours : 25 décembre - 30 décembre 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parti rouge, une histoire du PCF 1920-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">éditions Libertalia, coll. poche, 2022, 9782377292417</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le parti rouge, une histoire du PCF 1920-2020</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le PCF un parti global (1919-1989)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ducoulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, 2019, 9782364412972</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du Front populaire. L'échappée belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tallandier, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la France contemporaine. Tome 9 : croissance et contestations (1958-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai 68 en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mitterrand, la Nièvre et le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du Front populaire: l'échappée belle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tallandier, 2016, 979-10-210-1356-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société française : de 1945 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik-Grenouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, 8107, 2015, Documentation photographique - Les dossiers</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des soldats noirs face au Reich: les massacres racistes de 1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapoutot, Johann and Vigreux, Jean. Presses universitaires de France (PUF), 2015, 978-2-13-062169-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Société française : de 1945 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Raflik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la France contemporaine. Tome 9, Croissance et contestations (1958-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01206043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croissance et contestations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, pp.480, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00931977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jean, la voix rouge des paysans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions d'Albret, pp.550, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00932006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Clos du Maréchal Pétain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.161, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00932001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faucille après le marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUFC, pp.360, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00931973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Front populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.128, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00931970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-juin 1968. Huit semaines qui ébranlèrent la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, pp.306, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00555404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouge et rose : deux siècles de socialismes européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon, pp.290, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00248884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pain, la paix, la liberté : expériences et territoires du Front Populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vigna</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 2020</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions sociales, pp.367, 2006, Histoire, ISSN 0298-4679, 2-35367-000-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">EUD, 2020</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Insulte (en) politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, pp.200, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Fayard, 2020</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vigne du Maréchal Pétain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, pp.200, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...1320 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132717v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00132715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistances</w:t>
               </w:r>
@@ -5732,199 +5732,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La guerre une vieille affaire dijonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Le Page. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.248-272, 2023, Histoire de ville</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les grèves agricoles du Front populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Guignard, François Jarrige, Odile Roynette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Claude Farcy à l'oeuvre, des champs aux tribunaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EUD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-37, 2023, Histoires, 978-2-36441-485-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUD</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05233743v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05171056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes introductives</w:t>
               </w:r>
@@ -6387,234 +6387,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Départements et fédérations au rendez-vous de Tours</w:t>
+                <w:t xml:space="preserve">Les journalistes en reportages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux alentours du Congrès de Tours. Scission du socialisme et fondation du communisme (1914-1924)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée d'histoire vivante, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078488v1</w:t>
+                <w:t xml:space="preserve">hal-03078500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le POF, unique tentative communiste de refonder l’unité organique</w:t>
+                <w:t xml:space="preserve">Départements et fédérations au rendez-vous de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux alentours du Congrès de Tours. Scission du socialisme et fondation du communisme (1914-1924)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée d'histoire vivante, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078504v1</w:t>
+                <w:t xml:space="preserve">hal-03078488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les journalistes en reportages</w:t>
+                <w:t xml:space="preserve">le POF, unique tentative communiste de refonder l’unité organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux alentours du Congrès de Tours. Scission du socialisme et fondation du communisme (1914-1924)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée d'histoire vivante, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078500v1</w:t>
+                <w:t xml:space="preserve">hal-03078504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les délégué.e.s</w:t>
               </w:r>
@@ -6732,303 +6732,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le PCF 1984-1988 : le temps du déclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mitterrand, les années d'alternances, 1984-1988 et 1986-1988</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde Editions, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mitterrand et la Nièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enraciné. François Mitterrand et les territoires, sensibilité et pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le PCF et les élections municipales de 1977</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections municipales de 1977</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les archives de la Sûreté et l'histoire de la France des années 1930. A propos de travaux récents et de l'ANR Paprik@2F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les "fonds de Moscou". Regards sur les archives rapatriées de Russie et les saisies de la Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460435v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01984592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prologue : Mitterrand et la Nièvre</w:t>
               </w:r>
@@ -7284,234 +7284,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Campagnes et paysans dans la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont : Ministère de la Défense, pp.156-161, 2015, Bouquins (Paris), ISSN 0244-5913, 978-2-221-11632-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiographie des Compagnons bourguignons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les compagnons de la Libération bourguignons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Armançon, pp.67-77, 2015, 978-2-84479-206-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une histoire de la Nièvre pendant la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'Occupation et de la Résistance dans la Nièvre, 1940-1944</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions universitaires de Dijon (EUD), pp.5-22, 2015, 978-2-36441-127-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495902v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01495904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parti communiste français et la corruption. De 1920 à nos jours</w:t>
               </w:r>
@@ -7784,165 +7784,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01206108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers l’Elysée : Pierre Bérégovoy dans la campagne présidentielle de 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Bérégovoy en politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pepper-L'Harmattan, pp.143-156, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01206054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El programa comùn : ¿ una nueva cultura politica para el partido comunista francés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre la reforma y la revolucion : la construccion de la democracia desde la izquierda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comares Historia, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01206050v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01206054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parti communiste à l’heure de l’union de la gauche</w:t>
               </w:r>
@@ -8543,372 +8543,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heurs et malheurs de l'ouverture des marchés : l'évolution économique à l'ère du libéralisme (1830-1914)</w:t>
+                <w:t xml:space="preserve">Les campagnes et le pouvoir au XIXe siècle : au rendez-vous de la politisation (1830-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les campagnes dans les évolutions sociales et politiques en Europe. Des années 1830 à la fin des années 1920</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sedes-CNED, pp.122-137, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-00132811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image du maquisard, un clandestin en forêt : histoier et mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La forêt dans tous ses états : de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche Comté, pp.317-328, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heurs et malheurs de l'ouverture des marchés : l'évolution économique à l'ère du libéralisme (1830-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les campagnes dans les évolutions sociales et politiques en Europe. Des années 1830 à la fin des années 1920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sedes-CNED, pp.122-137, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">halshs-00132810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Secretariat and general secretaries : the case of the French Communist Party</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agents of the revolution: new biographical approaches to the history of international communism in the age of Lenin and Stalin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.73-92, 2005, 3-03910-075-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage d'un siècle à l'autre (1914-1929) : traumatismes et nouvelles donnes politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les campagnes dans les évolutions sociales et politiques en Europe. Des années 1830 à la fin des années 1920</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sedes-CNED, pp.218-244, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132812v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00132805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres en mutations : paysages et appropriations des territoires</w:t>
               </w:r>
@@ -9564,51 +9564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anrpaprika.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05330692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rosell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05234203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Manessis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.062.0155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03561925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03561911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.282" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducoulombier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01489530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01489545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moriceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04452864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bretin-Maffiuletti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03094836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01973863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-04598709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04461082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Launay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/799-pif-le-chien-9782364414587.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/histoire-du-front-populaire/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03242954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375320v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik-Grenouilleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Carrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cordillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/histoireenrevolution/histoireenrevolution.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100375250" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05171024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9567/histoire-de-dijon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892223v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05233816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233743v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/droit/827-jean-claude-farcy-a-l-oeuvre-9782364414853.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05171056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Poggioli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078488v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078508v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460435v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495901v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495904v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/397-le-parti-communiste-francais-et-le-livre-9782364410831.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206105v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206108v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206103v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467473v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132802v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03103723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03103719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anrpaprika.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05330692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rosell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05234203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Manessis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.062.0155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03561925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03561911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.282" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01930560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducoulombier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01489530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01489545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moriceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04452864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bretin-Maffiuletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01973863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03094836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-04598709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04461082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Launay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lline Castagnez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/histoire-du-front-populaire/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892041v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garric" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/799-pif-le-chien-9782364414587.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078468v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03242954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490674v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik-Grenouilleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chapoutot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Raflik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132717v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Carrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cordillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/histoireenrevolution/histoireenrevolution.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233559v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100375250" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05171024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9567/histoire-de-dijon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892223v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05233816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05171056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/droit/827-jean-claude-farcy-a-l-oeuvre-9782364414853.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Poggioli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03547144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078500v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078504v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078508v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01984545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495902v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/histoire/397-le-parti-communiste-francais-et-le-livre-9782364410831.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206105v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206108v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206103v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467473v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132810v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03103723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03103719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>