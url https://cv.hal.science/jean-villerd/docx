--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1275,295 +1275,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential responses of soil microbial biomass, diversity and interactions to land use intensity at a territorial scale</w:t>
+                <w:t xml:space="preserve">Multi-actor approach to manage the water-energy-food nexus at territory scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Christel</w:t>
+                <w:t xml:space="preserve">Amaya Saint-Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Mercier</w:t>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167454⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.108773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281882v1</w:t>
+                <w:t xml:space="preserve">hal-04744314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-actor approach to manage the water-energy-food nexus at territory scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential responses of soil microbial biomass, diversity and interactions to land use intensity at a territorial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Christel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaya Saint-Bois</w:t>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Boix</w:t>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">F. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 189, pp.108773. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 906, pp.art. 167454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744314v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As simple as possible but not simpler?: the case of irrigation modeling at catchment scale in southwestern France</w:t>
               </w:r>
@@ -1575,51 +1575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1794,412 +1794,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment and modeling of regional recycling of organic waste</w:t>
+                <w:t xml:space="preserve">Resilience of agricultural systems: biodiversity-based systems are stable, while intensified ones are resistant and high-yielding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Misslin</w:t>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134725⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 197, pp.103365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831668v1</w:t>
+                <w:t xml:space="preserve">hal-03642849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of agricultural systems: biodiversity-based systems are stable, while intensified ones are resistant and high-yielding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the abundances of aphids and their natural enemies in cereal crops: Machine-learning versus linear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Meiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dardonville</w:t>
+                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Tosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 197, pp.103365. </w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169, pp.104866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2022.104866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642849v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the abundances of aphids and their natural enemies in cereal crops: Machine-learning versus linear models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking Ideal Varieties and Cropping Techniques for Agroecological Weed Management: A Simulation-Based Study on Pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Meiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Tosser</w:t>
+                <w:t xml:space="preserve">Laura Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169, pp.104866. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2022.104866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.809056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633344v1</w:t>
+                <w:t xml:space="preserve">hal-03641550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing and expanding cover crops at the watershed scale: Impact on water flows</w:t>
               </w:r>
@@ -2237,51 +2237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 337, pp.108050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2309,291 +2309,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Ideal Varieties and Cropping Techniques for Agroecological Weed Management: A Simulation-Based Study on Pea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">Integrated modeling of crop and water management at the watershed scale: Optimizing irrigation and modifying crop succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Felten</w:t>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Gée</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Murgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.809056⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641550v1</w:t>
+                <w:t xml:space="preserve">hal-03758473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modeling of crop and water management at the watershed scale: Optimizing irrigation and modifying crop succession</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+                <w:t xml:space="preserve">ARENA: Assessment of pest biocontrol in arable crops by naturally ocuring pest enemies: sampling network and tools to integrate this ecosystem service into integrated crop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Tosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+                <w:t xml:space="preserve">N. Cerrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Murgue</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Cervek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 140, </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.17-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758473v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Assessment of Temperate Grassland Suitability as Habitat for Three Insect Taxa</w:t>
               </w:r>
@@ -2707,161 +2707,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARENA: Assessment of pest biocontrol in arable crops by naturally ocuring pest enemies: sampling network and tools to integrate this ecosystem service into integrated crop management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated assessment and modeling of regional recycling of organic waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barrier</w:t>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Canard</w:t>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cerrutti</w:t>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cervek</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 85, pp.17-30. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 379 (2), pp.134725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610240v2</w:t>
+                <w:t xml:space="preserve">hal-03831668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating plant-plant competition for nitrogen into a 3D individual-based model simulating the effects of cropping systems on weed dynamics</w:t>
               </w:r>
@@ -3020,51 +3020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 764, pp.142815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3362,77 +3362,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatiotemporal dataset for integrated assessment and modelling of crop-livestock integration with the MAELIA simulation platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3500,51 +3500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering local crop-livestock integration via legume exchanges using an innovative integrated assessment and modelling approach based on the MAELIA platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3615,819 +3615,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeciFlorSys : un outil pour accompagner les agriculteurs dans la transition agroécologique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeography of soil microbial habitats across France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/tcsz-9a31⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (8), pp.1399-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157394v1</w:t>
+                <w:t xml:space="preserve">hal-03014310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of soil microbial habitats across France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Battle Karimi</w:t>
+                <w:t xml:space="preserve">Feeding pollinators from weeds could promote pollen allergy. A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13118⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.106635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014310v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding pollinators from weeds could promote pollen allergy. A simulation study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">Co-development of a decision support system for integrated weed management: Contribution from future users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Messean</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106635⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.126010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917512v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-development of a decision support system for integrated weed management: Contribution from future users</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
+                <w:t xml:space="preserve">In which cropping systems can residual weeds reduce nitrate leaching and soil erosion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 114, pp.126010. </w:t>
+              <w:t xml:space="preserve">, 2020, 119, pp.126015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511806v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In which cropping systems can residual weeds reduce nitrate leaching and soil erosion?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floral trait functional diversity is related to soil characteristics and positively influences pollination function in semi-natural grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Goulnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126015⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 301, pp.107033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921273v1</w:t>
+                <w:t xml:space="preserve">hal-02915375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral trait functional diversity is related to soil characteristics and positively influences pollination function in semi-natural grasslands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Baude</w:t>
+                <w:t xml:space="preserve">DeciFlorSys : un outil pour accompagner les agriculteurs dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Delattre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 301, pp.107033. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.91-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/tcsz-9a31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915375v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du champ virtuel au champ réel - ou comment utiliser un modèle de simulation pour diagnostiquer des stratégies durables de gestion des adventices et reconcevoir des systèmes de culture ?</w:t>
               </w:r>
@@ -4568,51 +4568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4661,1091 +4661,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive quality of 26 pesticide risk indicators and one flow model: A multisite assessment for water contamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la qualité prédictive d’indicateurs pesticides de transfert vers les eaux : le projet EQUIPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Real</w:t>
+                <w:t xml:space="preserve">Benoît Réal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.112⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.25-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.513784868270021E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652920v1</w:t>
+                <w:t xml:space="preserve">hal-01675813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité prédictive d’indicateurs pesticides de transfert vers les eaux : le projet EQUIPE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A methodology for multi-objective cropping system design based on simulations. Application to weed management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.513784868270021E12⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675813v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for multi-objective cropping system design based on simulations. Application to weed management</w:t>
+                <w:t xml:space="preserve">Assessing broomrape risk due to weeds in cropping systems with an indicator linked to a simulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.04.005⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.280--292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608320v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing broomrape risk due to weeds in cropping systems with an indicator linked to a simulation model</w:t>
+                <w:t xml:space="preserve">Conception de systèmes de culture multiperformants à l'aide de modèles prédisant la nuisibilité et les services dépendant des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.05.070⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138499805203516E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702097v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de systèmes de culture multiperformants à l'aide de modèles prédisant la nuisibilité et les services dépendant des adventices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
+                <w:t xml:space="preserve">Predictive quality of 26 pesticide risk indicators and one flow model: A multisite assessment for water contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59, pp.191-203. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 605, pp.655-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5138499805203516E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858525v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of carabid beetles diversity and size distribution to the vegetation structure within differently managed field margins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Amiaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hossann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.011⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 395 (1-2), pp.351-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269006v1</w:t>
+                <w:t xml:space="preserve">hal-01269283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping and determinism of soil microbial community distribution across an agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Brechet</w:t>
+                <w:t xml:space="preserve">Florentin Constancias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Horrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3), pp.505-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269283v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and determinism of soil microbial community distribution across an agricultural landscape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saby</w:t>
+                <w:t xml:space="preserve">Response of carabid beetles diversity and size distribution to the vegetation structure within differently managed field margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Horrigue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (3), pp.505-517. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 200, pp.21 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mbo3.255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475927v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling the gap in functional trait databases: use of ecological hypotheses to replace missing data</w:t>
               </w:r>
@@ -5757,77 +5757,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (7), pp.944 - 958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5900,51 +5900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Noirtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6008,51 +6008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing biodiversity in arable farmland by means of indicators: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,295 +6114,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Social Photos on a Hasse Diagram for Eliciting Relations and Indexing New Photos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Concept Lattices for Visual Navigation Assistance in Large Databases: Application to a Patent Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of General Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (4), pp.405-425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00506482v1</w:t>
+                <w:t xml:space="preserve">hal-00797166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattices for Visual Navigation Assistance in Large Databases: Application to a Patent Database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualizing Social Photos on a Hasse Diagram for Eliciting Relations and Indexing New Photos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Oliveira-Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of General Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (6), pp.985-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2009.201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797166v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00506482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept Maps for Designing Adaptive Knowledge Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6541,51 +6541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Bioeco - Towards an Ecological Bioeconomy: Interrogating Concepts and Practices from the Human and Social Sciences (BIOECO2 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Reims Champagne-Ardenne, Jun 2025, Reims, France. pp.644930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6604,338 +6604,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA: an integrated modelling and assessment platform supporting a sustainable bioeconomy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Simulating Biomass Chains for Agricultural and Bioeconomy Transitions: the agent-based model Biochains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards an Ecological Bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Romain Debref; Jean-Daniel Houeto; Aure Guyot; Franck-Dominique Vivien; Julien Vasteneakels; Sylvie Benoit, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Bioeco2: towards an ecological bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Reims Champagne Ardenne, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128118v1</w:t>
+                <w:t xml:space="preserve">hal-05128687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Biomass Chains for Agricultural and Bioeconomy Transitions: the agent-based model Biochains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+                <w:t xml:space="preserve">MAELIA: a multi-agent platform for integrated modelling and evaluation of agricultural and bioeconomy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thérond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioeco2: towards an ecological bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Reims Champagne Ardenne, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">GAMA Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128687v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA: a multi-agent platform for integrated modelling and evaluation of agricultural and bioeconomy systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Dardonville</w:t>
+                <w:t xml:space="preserve">MAELIA: an integrated modelling and assessment platform supporting a sustainable bioeconomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thérond</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMA Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Online, France</w:t>
+              <w:t xml:space="preserve">Towards an Ecological Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romain Debref; Jean-Daniel Houeto; Aure Guyot; Franck-Dominique Vivien; Julien Vasteneakels; Sylvie Benoit, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889330v1</w:t>
+                <w:t xml:space="preserve">hal-05128118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité des outils d'aide à la décision : Outils DeciFlorsys</w:t>
               </w:r>
@@ -7040,347 +7040,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de Stratégies d’Adaptation aux Changements Climatiques sur des bassins versants agricoles (ESACC-AGRO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How much can we simplify irrigation in an integrated modelling purpose? A case study in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2022 Métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921743v1</w:t>
+                <w:t xml:space="preserve">hal-04067559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much can we simplify irrigation in an integrated modelling purpose? A case study in southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élaboration de Stratégies d’Adaptation aux Changements Climatiques sur des bassins versants agricoles (ESACC-AGRO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire 2022 Métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Versailles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067559v1</w:t>
+                <w:t xml:space="preserve">hal-03921743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking ideal varieties and cropping techniques for agroecological weed management: a simulation-based study on pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, France</w:t>
@@ -7409,90 +7409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for integrated assessment modeling of socio-agro-ecological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Belorgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7534,90 +7534,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAELIA-OWM : an integrated assessment and modelling tool for territorial management of organic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7653,277 +7653,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination function is positively influenced by floral traits functional diversity in semi-natural grasslands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+                <w:t xml:space="preserve">How to model crop-weed competition for soil resources: Connecting the STICS soil submodel to the FLORSYS weed dynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Théry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th General Meeting of the European Grassland Federation - 2020 EGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">XIIth Stics users seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974143v1</w:t>
+                <w:t xml:space="preserve">hal-02912913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA-OWM: agro-environmental and socio-economic modelling and assessment tool for territorial management of organic resources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+                <w:t xml:space="preserve">MAELIA - An innovative integrated modelling tool to assess and design territorial crop-livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Catarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Berthomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iEMSs2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942716v1</w:t>
+                <w:t xml:space="preserve">hal-02942379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating plant-plant competition for nitrogen in a 3d individual-based model simulating the effects of cropping systems on weed dynamics</w:t>
               </w:r>
@@ -8028,657 +8024,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA - An innovative integrated modelling tool to assess and design territorial crop-livestock systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
+                <w:t xml:space="preserve">MAELIA-OWM: agro-environmental and socio-economic modelling and assessment tool for territorial management of organic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">iEMSs2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942379v1</w:t>
+                <w:t xml:space="preserve">hal-02942716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to model crop-weed competition for soil resources: Connecting the STICS soil submodel to the FLORSYS weed dynamics model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Pollination function is positively influenced by floral traits functional diversity in semi-natural grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Goulnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guyot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth Stics users seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">28th General Meeting of the European Grassland Federation - 2020 EGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912913v1</w:t>
+                <w:t xml:space="preserve">hal-02974143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment conseillers et agriculteurs contribuent au développement d'un modèle d'aide à la décision pour la gestion agroécologique de la flore adventice ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
+                <w:t xml:space="preserve">Un indicateur « offre trophique pour pollinisateurs par les adventices » pour le modèle FLORSYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.87-89</w:t>
+              <w:t xml:space="preserve">Colloque final du projet COSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321765v1</w:t>
+                <w:t xml:space="preserve">hal-02185874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling crop-weed canopies as a tool to investigate the role of crop diversification in agroecological cropping systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment conseillers et agriculteurs contribuent au développement d'un modèle d'aide à la décision pour la gestion agroécologique de la flore adventice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.87-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788115v1</w:t>
+                <w:t xml:space="preserve">hal-02321765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un indicateur « offre trophique pour pollinisateurs par les adventices » pour le modèle FLORSYS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling crop-weed canopies as a tool to investigate the role of crop diversification in agroecological cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du projet COSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185874v1</w:t>
+                <w:t xml:space="preserve">hal-02788115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated assessment and modelling tool for territorial management of organic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8746,103 +8746,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeographical design of soil microbial habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t>
@@ -8897,51 +8897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9018,51 +9018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9107,629 +9107,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les conseillers et les agriculteurs raisonnent la gestion des adventices ?</w:t>
+                <w:t xml:space="preserve">Prototypes d’outil d’aide à la décision à partir de FLORSYS pour la gestion intégrée des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC (Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité) Gestion des Adventices dans un Contexte de Changement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607953v1</w:t>
+                <w:t xml:space="preserve">hal-01605961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la fouille de données peut renouveler la démarche de construction des indicateurs agro-environnementaux ? Exemple de l'indicateur Icarab</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Collèges et lycées, Dijon (21), mars 2017. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, NANCY, France</w:t>
+              <w:t xml:space="preserve">Rencontre avec le public pour discuter avec le public du quotidien des scientifiques et faire découvrir leurs recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918921v1</w:t>
+                <w:t xml:space="preserve">hal-02785576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-modélisation de l’interception de la lumière dans un couvert cultures: adventices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité). Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
+              <w:t xml:space="preserve">Gestion des Adventices dans un Contexte de Changement. Séminaire de Restitution à Mi-Parcours du Projet de Recherche ANR CoSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France, 31 janvier-1er février 2017, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607909v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices : implication des futurs utilisateurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+                <w:t xml:space="preserve">Comment la fouille de données peut renouveler la démarche de construction des indicateurs agro-environnementaux ? Exemple de l'indicateur Icarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Serradj-Noirtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Meiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
+              <w:t xml:space="preserve">Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608314v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes d’outil d’aide à la décision à partir de FLORSYS pour la gestion intégrée des adventices</w:t>
+                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices : implication des futurs utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC (Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité) Gestion des Adventices dans un Contexte de Changement.</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605961v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Collèges et lycées, Dijon (21), mars 2017. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+                <w:t xml:space="preserve">Méta-modélisation de l’interception de la lumière dans un couvert cultures: adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
@@ -9747,214 +9747,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre avec le public pour discuter avec le public du quotidien des scientifiques et faire découvrir leurs recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785576v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité). Introduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Pagès</w:t>
+                <w:t xml:space="preserve">Evaluation de la QUalité prédictive d'Indicateurs PEsticides et conditions d'utilisations (EQUIPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des Adventices dans un Contexte de Changement. Séminaire de Restitution à Mi-Parcours du Projet de Recherche ANR CoSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France, 31 janvier-1er février 2017, France. 85 p</w:t>
+              <w:t xml:space="preserve">Colloque Ecophyto Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604469v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une méthodologie de conception multi-objective de systèmes de culture à partir de simulations. Application à la gestion des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10009,784 +10009,767 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la QUalité prédictive d'Indicateurs PEsticides et conditions d'utilisations (EQUIPE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la valeur pollinisatrice de la flore adventice de différents systèmes de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadia Carluer</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rabolin-Meinrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charles Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecophyto Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170598v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la valeur pollinisatrice de la flore adventice de différents systèmes de culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Prototypes d’outil d’aide à la décision à partir de FLORSYS pour la gestion intégrée des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
+              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602686v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes d’outil d’aide à la décision à partir de FLORSYS pour la gestion intégrée des adventices</w:t>
+                <w:t xml:space="preserve">Comment les conseillers et les agriculteurs raisonnent la gestion des adventices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602763v1</w:t>
+                <w:t xml:space="preserve">hal-01607953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Lycée de Sémur-en-Auxois (21), mars 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la qualité prédictive de 26 indicateurs de risque de transferts de pesticides dans les eaux et du modèle MACRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lioeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentarium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Semur-en-Auxois, France</w:t>
+              <w:t xml:space="preserve">AFPP -23e Conférence du COLUMA: Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604535v1</w:t>
+                <w:t xml:space="preserve">hal-02869095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex ante evaluation of cropping systems for weed-mediated pests and environmental benefits with simulation–based indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre du grand public, Bibliothèque de Fontaine d'Ouche, Dijon (21), 5 novembre 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. pp.25</w:t>
+              <w:t xml:space="preserve">Expérimentarium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990400v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la qualité prédictive de 26 indicateurs de risque de transferts de pesticides dans les eaux et du modèle MACRO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre du grand public, Ferme des Gêtes, Villers-sur-Port (70), 1er mai 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPP -23e Conférence du COLUMA: Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">Expérimentarium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Villers-sur-Port, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869095v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre du grand public, Bibliothèque de Fontaine d'Ouche, Dijon (21), 5 novembre 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+                <w:t xml:space="preserve">Meta-modeling light interception in crop : weed canopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
@@ -10804,97 +10787,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentarium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604555v1</w:t>
+                <w:t xml:space="preserve">hal-01604588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre du grand public, Ferme des Gêtes, Villers-sur-Port (70), 1er mai 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+                <w:t xml:space="preserve">Festival des Expérimentariums - de jeunes chercheurs à la rencontre du grand public, Lycée et Maison natale de Pasteur, Dole (25), 20-22 mai 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
@@ -10916,93 +10899,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentarium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Villers-sur-Port, France</w:t>
+              <w:t xml:space="preserve">, May 2016, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604376v1</w:t>
+                <w:t xml:space="preserve">hal-01604574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-modeling light interception in crop : weed canopies</w:t>
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Lycée, Nevers (58), novembre 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
@@ -11020,97 +11003,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Expérimentarium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604588v1</w:t>
+                <w:t xml:space="preserve">hal-01604573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Festival des Expérimentariums - de jeunes chercheurs à la rencontre du grand public, Lycée et Maison natale de Pasteur, Dole (25), 20-22 mai 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Lycée de Sémur-en-Auxois (21), mars 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
@@ -11132,177 +11115,194 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentarium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Dole, France</w:t>
+              <w:t xml:space="preserve">, Mar 2016, Semur-en-Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604574v1</w:t>
+                <w:t xml:space="preserve">hal-01604535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Lycée, Nevers (58), novembre 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex ante evaluation of cropping systems for weed-mediated pests and environmental benefits with simulation–based indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentarium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nevers, France</w:t>
+              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604573v1</w:t>
+                <w:t xml:space="preserve">hal-01990400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet EQUIPE: Comparaison des qualités prédictives de 27 indicateurs de risque pesticide</w:t>
               </w:r>
@@ -11314,64 +11314,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- J. Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11413,90 +11413,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la distribution spatiale des communautés microbiennes du sol et de ses déterminants à l’échelle du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Constancias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Horrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11646,51 +11646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of indicators by machine learning: Application to estimate permanent grassland plant richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12178,77 +12178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation de photos sociales par propagation sur une hiérarchie de concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy de Oliveira-Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12280,165 +12280,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattice for Visual Navigation Assistance and Attribute Selection</w:t>
+                <w:t xml:space="preserve">Using Concept Lattices as a Visual Assistance for Attribute Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Conceptual Structures (ICCS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.41-48</w:t>
+              <w:t xml:space="preserve">ICCS'08 - 16th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. p. 41-48, ISSN 1613-0073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807618v1</w:t>
+                <w:t xml:space="preserve">hal-00353721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie sémantique auto-organisée d'un référentiel de connaissances partagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12470,165 +12470,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattices as a Visual Assistance for Attribute Selection</w:t>
+                <w:t xml:space="preserve">Using Concept Lattice for Visual Navigation Assistance and Attribute Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS'08 - 16th International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. p. 41-48, ISSN 1613-0073</w:t>
+              <w:t xml:space="preserve">16th International Conference on Conceptual Structures (ICCS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353721v1</w:t>
+                <w:t xml:space="preserve">hal-00807618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie sémantique auto-organisée d'un référentiel de connaissances partagé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12679,64 +12679,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation sur des cartes de connaissances suportées par un treillis de Galois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carto 2.0 "Où en êtes-vous de la mise en scène de vos informations ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Champs sur Marne, France. pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12755,334 +12755,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattices for Visual Navigation Assistance in Large Databases: Application to a Patent Database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Platform Using Knowledge Cartography - ToxNuc-E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reena Shetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Quinqueton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Penalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA 2007, the fifth International Conference on Concept Lattices and Their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CTS: Collaborative Technologies and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Orlando, FL, United States. pp.312-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2007.4621770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353726v1</w:t>
+                <w:t xml:space="preserve">lirmm-00370389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Platform Using Knowledge Cartography - ToxNuc-E</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Concept Lattices for Visual Navigation Assistance in Large Databases: Application to a Patent Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS: Collaborative Technologies and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLA 2007, the fifth International Conference on Concept Lattices and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montpellier, France. pp. 88-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CTS.2007.4621770⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00370389v1</w:t>
+                <w:t xml:space="preserve">hal-00353726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Playlist Composition in a Dynamic Music Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 International Workshop On Semantically Aware Document Processing And Indexing - SADPI'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montpellier, France. pp. 15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13107,103 +13107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-linking Music and Pictures through Moods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 International Conference on Multimedia Systems and Applications, MSA 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp. 137-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13228,103 +13228,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes conceptuelles pour l'ingénierie de cartes de connaissances adaptatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Velickovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13349,90 +13349,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontological ISA-Distance Measure for Information Visualisation on Conceptual Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2006: OTM 2006 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.1050-1061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13843,51 +13843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13951,64 +13951,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14553,769 +14553,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps of participatory design for DSS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la QUalité prédictive d’Indicateurs PEsticides pour la qualité des eaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 25 p., 2016</w:t>
+              <w:t xml:space="preserve">46ème Colloque du Groupe Français d'études sur les Pesticides (GFP) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741943v1</w:t>
+                <w:t xml:space="preserve">hal-02878280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la QUalité prédictive d’Indicateurs PEsticides pour la qualité des eaux.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Morin</w:t>
+                <w:t xml:space="preserve">CoSAC, un projet pour la conception de stratégies durables de gestion des adventices dans un contexte de changement (climat, pratiques agricoles, biodiversité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Colloque du Groupe Français d'études sur les Pesticides (GFP) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.140-149, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878280v1</w:t>
+                <w:t xml:space="preserve">hal-01604470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoSAC, un projet pour la conception de stratégies durables de gestion des adventices dans un contexte de changement (climat, pratiques agricoles, biodiversité)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Pagès</w:t>
+                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.467-476, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01604470v1</w:t>
+                <w:t xml:space="preserve">hal-01533958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+                <w:t xml:space="preserve">First steps of participatory design for DSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 25 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01533958v1</w:t>
+                <w:t xml:space="preserve">hal-02741943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of predictive quality of 27 risk indicators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Carluer</w:t>
+                <w:t xml:space="preserve">Développement d'un outil d'aide à la décision pour la gestion intégrée de la flore adventice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of Pesticide Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870133v1</w:t>
+                <w:t xml:space="preserve">hal-02739557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un outil d'aide à la décision pour la gestion intégrée de la flore adventice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+                <w:t xml:space="preserve">Comparison of predictive quality of 27 risk indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
+              <w:t xml:space="preserve">Symposium of Pesticide Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739557v1</w:t>
+                <w:t xml:space="preserve">hal-02870133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15333,103 +15333,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AqYield-NC model documentation : Extension of the AqYield soil-crop model for simulating microbial processes involved in soil nitrogen and carbon fluxes in the MAELIA platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15460,51 +15460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAELIA multiagent platform - modelling and simulation of socioagroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15512,51 +15512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d’Agropolis International - COMPLEX SYSTEMS - From biology to landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -15647,51 +15647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme multi-agent MAELIA - modélisation et simulation des systèmes socio-agro-écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15699,51 +15699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d’Agropolis International - SYSTÈMES COMPLEXES - de la biologie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -16074,77 +16074,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. 2016, 39p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16192,77 +16192,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agrosup Dijon, Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement; Inra; Université Bourgogne Franche-Comté. 2016, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16282,263 +16282,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérations de Manipulation de Hiérarchies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implémentation des Règles d'Aide à la Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.65</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269727v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation des Règles d'Aide à la Construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opérations de Manipulation de Hiérarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.78</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269536v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16717,51 +16717,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8418405C"/>
+    <w:nsid w:val="2A6BD64F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16865,51 +16865,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D2718ABD"/>
+    <w:nsid w:val="5868F402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17013,51 +17013,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8D7002F9"/>
+    <w:nsid w:val="44F4F4C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17250,51 +17250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-villerd" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7156-7512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076462153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218280490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABC-4340-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/agroecosystem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lae.univ-lorraine.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maelia-platform.inra.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.dijon.inrae.fr/umragroecologie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecophytopic.fr/florsys-analyse-et-modelisation-des-effets-des-pratiques-agricoles-sur-les-services-et-disservices" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loria.fr/fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orpailleur.loria.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgi2p.mines-ales.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art13" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrocq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Henychov&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art01-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art03-GB" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Christel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167454" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint-Bois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108773" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-023-00846-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103365" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Rouabah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2022.104866" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641550v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lannuzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.809056" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126592" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sabrina Jerrentrup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.881410" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03610240v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerrutti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art02" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412586v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142815" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03132684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103066" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157394v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien van Inghelandt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tcsz-9a31" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014310v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106635" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511806v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915375v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652920v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks-Perreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Real" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.112" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675813v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;al" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513784868270021E12" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608320v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.04.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702097v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.070" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858525v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138499805203516E12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269006v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475927v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.255" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.989" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillet-Mezeray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Noirtin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/smk1-n191" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506482v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.201" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carteret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Velickovski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mooney" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128118v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128687v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889330v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;rond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894572v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921743v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067559v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1522" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887856v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494802v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belorgey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974143v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942379v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912913v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321765v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788115v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185874v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947666v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951841v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735635v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607953v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918921v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Serradj-Noirtin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608314v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605961v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785576v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604469v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170598v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marks-Perreau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602686v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabolin-Meinrad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charles Schneider" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602763v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604535v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990400v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869095v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierlot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Constant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioeddine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604555v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604376v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604588v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604574v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604573v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869239v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- J. Marks-Perreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738587v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640938v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Meira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599549v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo Le-Lou&#235;t" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15939-8_25" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600232v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marcuola" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szathmary" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503254v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eklund" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11928-6_21" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le Louet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377721v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy de Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807618v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353877v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353721v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416696v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797175v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353726v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370389v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Shetty" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Penalva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621770" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353886v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Emery" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353736v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026287v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353703v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108779v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pons" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269742v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695965v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922614v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511874v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736547v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734225v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604465v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jolys" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741943v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878280v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604470v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393809.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533958v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393532.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870133v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739557v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097088v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639861v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097516v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801241v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921134v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269727v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roume" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269536v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004559v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ENMP1622" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-villerd" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7156-7512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076462153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218280490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABC-4340-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/agroecosystem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lae.univ-lorraine.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maelia-platform.inra.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.dijon.inrae.fr/umragroecologie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecophytopic.fr/florsys-analyse-et-modelisation-des-effets-des-pratiques-agricoles-sur-les-services-et-disservices" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loria.fr/fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orpailleur.loria.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgi2p.mines-ales.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art13" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrocq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Henychov&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art01-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art03-GB" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint-Bois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108773" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Christel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167454" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-023-00846-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Rouabah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2022.104866" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lannuzel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.809056" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758473v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126592" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03610240v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerrutti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art02" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sabrina Jerrentrup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.881410" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412586v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142815" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03132684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103066" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014310v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13118" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106635" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921273v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915375v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien van Inghelandt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tcsz-9a31" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675813v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks-Perreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;al" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513784868270021E12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608320v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.04.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702097v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.070" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858525v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138499805203516E12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Real" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.112" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475927v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.255" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269006v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.989" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillet-Mezeray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Noirtin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/smk1-n191" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carteret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506482v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.201" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Velickovski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mooney" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128687v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889330v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;rond" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894572v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067559v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1522" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921743v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887856v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494802v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belorgey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912913v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942379v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974143v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185874v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321765v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788115v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947666v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951841v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735635v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605961v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785576v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604469v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918921v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Serradj-Noirtin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608314v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607909v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170598v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marks-Perreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604536v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602686v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabolin-Meinrad" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charles Schneider" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607953v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869095v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierlot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Constant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioeddine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604555v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604376v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604588v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604574v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604573v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604535v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990400v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869239v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- J. Marks-Perreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738587v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640938v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Meira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599549v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo Le-Lou&#235;t" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15939-8_25" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600232v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marcuola" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szathmary" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503254v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eklund" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11928-6_21" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le Louet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377721v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy de Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353721v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353877v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807618v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416696v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797175v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370389v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Shetty" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Penalva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621770" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353726v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353886v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Emery" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353736v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026287v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353703v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108779v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pons" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269742v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695965v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922614v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511874v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736547v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734225v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604465v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jolys" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878280v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604470v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393809.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533958v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393532.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741943v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739557v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870133v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097088v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639861v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097516v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801241v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921134v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269536v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roume" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269727v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004559v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ENMP1622" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>