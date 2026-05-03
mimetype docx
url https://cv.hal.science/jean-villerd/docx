--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -739,295 +739,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIFLORSYS : Un outil pour aider à la conception de stratégies agroécologiques de gestion d'adventices</w:t>
+                <w:t xml:space="preserve">Fingerprinting and chemotyping approaches reveal a wide genetic and metabolic diversity among wild hops (Humulus lupulus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Maillot</w:t>
+                <w:t xml:space="preserve">Florent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alena Henychová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Perthame</w:t>
+                <w:t xml:space="preserve">Alexandre Laflotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101, pp.149-162. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0322330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0322330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029749v1</w:t>
+                <w:t xml:space="preserve">hal-05166702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting and chemotyping approaches reveal a wide genetic and metabolic diversity among wild hops (Humulus lupulus L.)</w:t>
+                <w:t xml:space="preserve">OPTIFLORSYS : Un outil pour aider à la conception de stratégies agroécologiques de gestion d'adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Ducrocq</w:t>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Piutti</w:t>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alena Henychová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Laflotte</w:t>
+                <w:t xml:space="preserve">Laurène Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0322330. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.149-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0322330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166702v1</w:t>
+                <w:t xml:space="preserve">hal-05029749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary models and decision-support systems for accompanying stakeholders in managing weeds with few or no herbicides</w:t>
               </w:r>
@@ -1052,51 +1052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1147,103 +1147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIFLORSYS: A tool to help design agroecological weed management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 101, pp.29-41. </w:t>
@@ -1275,295 +1275,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-actor approach to manage the water-energy-food nexus at territory scale</w:t>
+                <w:t xml:space="preserve">Differential responses of soil microbial biomass, diversity and interactions to land use intensity at a territorial scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaya Saint-Bois</w:t>
+                <w:t xml:space="preserve">Amélie Christel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Boix</w:t>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108773⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 906, pp.art. 167454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744314v1</w:t>
+                <w:t xml:space="preserve">hal-04281882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential responses of soil microbial biomass, diversity and interactions to land use intensity at a territorial scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-actor approach to manage the water-energy-food nexus at territory scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">Amaya Saint-Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mercier</w:t>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 906, pp.art. 167454. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.108773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281882v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As simple as possible but not simpler?: the case of irrigation modeling at catchment scale in southwestern France</w:t>
               </w:r>
@@ -1575,64 +1575,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1794,412 +1794,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of agricultural systems: biodiversity-based systems are stable, while intensified ones are resistant and high-yielding</w:t>
+                <w:t xml:space="preserve">Integrated assessment and modeling of regional recycling of organic waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dardonville</w:t>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103365⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 379 (2), pp.134725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642849v1</w:t>
+                <w:t xml:space="preserve">hal-03831668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the abundances of aphids and their natural enemies in cereal crops: Machine-learning versus linear models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Resilience of agricultural systems: biodiversity-based systems are stable, while intensified ones are resistant and high-yielding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169, pp.104866. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 197, pp.103365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2022.104866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633344v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Ideal Varieties and Cropping Techniques for Agroecological Weed Management: A Simulation-Based Study on Pea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting the abundances of aphids and their natural enemies in cereal crops: Machine-learning versus linear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Felten</w:t>
+                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Gée</w:t>
+                <w:t xml:space="preserve">Helmut Meiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Klein</w:t>
+                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lannuzel</w:t>
+                <w:t xml:space="preserve">Véronique Tosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169, pp.104866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.809056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2022.104866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641550v1</w:t>
+                <w:t xml:space="preserve">hal-03633344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing and expanding cover crops at the watershed scale: Impact on water flows</w:t>
               </w:r>
@@ -2224,64 +2224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 337, pp.108050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2309,291 +2309,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modeling of crop and water management at the watershed scale: Optimizing irrigation and modifying crop succession</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+                <w:t xml:space="preserve">Tracking Ideal Varieties and Cropping Techniques for Agroecological Weed Management: A Simulation-Based Study on Pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Murgue</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126592⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.809056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758473v1</w:t>
+                <w:t xml:space="preserve">hal-03641550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARENA: Assessment of pest biocontrol in arable crops by naturally ocuring pest enemies: sampling network and tools to integrate this ecosystem service into integrated crop management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Canard</w:t>
+                <w:t xml:space="preserve">Integrated modeling of crop and water management at the watershed scale: Optimizing irrigation and modifying crop succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cerrutti</w:t>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cervek</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Murgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 85, pp.17-30. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610240v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Assessment of Temperate Grassland Suitability as Habitat for Three Insect Taxa</w:t>
               </w:r>
@@ -2707,161 +2707,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment and modeling of regional recycling of organic waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ARENA: Assessment of pest biocontrol in arable crops by naturally ocuring pest enemies: sampling network and tools to integrate this ecosystem service into integrated crop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Tosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Misslin</w:t>
+                <w:t xml:space="preserve">A. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">N. Cerrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+                <w:t xml:space="preserve">C. Cervek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 379 (2), pp.134725. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.17-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831668v1</w:t>
+                <w:t xml:space="preserve">hal-03610240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating plant-plant competition for nitrogen into a 3D individual-based model simulating the effects of cropping systems on weed dynamics</w:t>
               </w:r>
@@ -2873,77 +2873,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 268, pp.108166. </w:t>
@@ -2994,77 +2994,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a multivariate regression tree to analyze trade-offs between ecosystem services: Application to the main cropping area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Obiang Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 764, pp.142815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3137,64 +3137,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 261, pp.108006. </w:t>
@@ -3258,51 +3258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3343,1091 +3343,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatiotemporal dataset for integrated assessment and modelling of crop-livestock integration with the MAELIA simulation platform</w:t>
+                <w:t xml:space="preserve">Fostering local crop-livestock integration via legume exchanges using an innovative integrated assessment and modelling approach based on the MAELIA platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Curran</w:t>
+                <w:t xml:space="preserve">Maurice Miara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107022⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, pp.103066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970246v1</w:t>
+                <w:t xml:space="preserve">hal-03118846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering local crop-livestock integration via legume exchanges using an innovative integrated assessment and modelling approach based on the MAELIA platform</w:t>
+                <w:t xml:space="preserve">A spatiotemporal dataset for integrated assessment and modelling of crop-livestock integration with the MAELIA simulation platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Miara</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
+                <w:t xml:space="preserve">Michael Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 189, pp.103066. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.107022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03118846v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of soil microbial habitats across France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DeciFlorSys : un outil pour accompagner les agriculteurs dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battle Karimi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13118⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/tcsz-9a31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014310v1</w:t>
+                <w:t xml:space="preserve">hal-03157394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding pollinators from weeds could promote pollen allergy. A simulation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">Biogeography of soil microbial habitats across France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106635⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (8), pp.1399-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917512v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-development of a decision support system for integrated weed management: Contribution from future users</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Feeding pollinators from weeds could promote pollen allergy. A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126010⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.106635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511806v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In which cropping systems can residual weeds reduce nitrate leaching and soil erosion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 119, pp.126015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral trait functional diversity is related to soil characteristics and positively influences pollination function in semi-natural grasslands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-development of a decision support system for integrated weed management: Contribution from future users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Goulnik</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maud Delattre</w:t>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107033⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.126010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915375v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeciFlorSys : un outil pour accompagner les agriculteurs dans la transition agroécologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+                <w:t xml:space="preserve">Floral trait functional diversity is related to soil characteristics and positively influences pollination function in semi-natural grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Goulnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81, pp.91-100. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 301, pp.107033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/tcsz-9a31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157394v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du champ virtuel au champ réel - ou comment utiliser un modèle de simulation pour diagnostiquer des stratégies durables de gestion des adventices et reconcevoir des systèmes de culture ?</w:t>
               </w:r>
@@ -4439,77 +4439,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (2)</w:t>
@@ -4555,77 +4555,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un OAD pour la gestion agroécologique des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4661,177 +4661,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité prédictive d’indicateurs pesticides de transfert vers les eaux : le projet EQUIPE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive quality of 26 pesticide risk indicators and one flow model: A multisite assessment for water contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Réal</w:t>
+                <w:t xml:space="preserve">Benoit Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.513784868270021E12⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 605, pp.655-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675813v1</w:t>
+                <w:t xml:space="preserve">hal-01652920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for multi-objective cropping system design based on simulations. Application to weed management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4840,994 +4840,994 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 87, pp.59-73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing broomrape risk due to weeds in cropping systems with an indicator linked to a simulation model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la qualité prédictive d’indicateurs pesticides de transfert vers les eaux : le projet EQUIPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.05.070⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.25-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.513784868270021E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702097v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de systèmes de culture multiperformants à l'aide de modèles prédisant la nuisibilité et les services dépendant des adventices</w:t>
+                <w:t xml:space="preserve">Assessing broomrape risk due to weeds in cropping systems with an indicator linked to a simulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.280--292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.05.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5138499805203516E12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01858525v1</w:t>
+                <w:t xml:space="preserve">hal-01702097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive quality of 26 pesticide risk indicators and one flow model: A multisite assessment for water contamination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Constant</w:t>
+                <w:t xml:space="preserve">Conception de systèmes de culture multiperformants à l'aide de modèles prédisant la nuisibilité et les services dépendant des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 605, pp.655-665. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.191-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5138499805203516E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652920v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of carabid beetles diversity and size distribution to the vegetation structure within differently managed field margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Tacon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 200, pp.21 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269283v1</w:t>
+                <w:t xml:space="preserve">hal-01269006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and determinism of soil microbial community distribution across an agricultural landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hossann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Constancias</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.255⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 395 (1-2), pp.351-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475927v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of carabid beetles diversity and size distribution to the vegetation structure within differently managed field margins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Mapping and determinism of soil microbial community distribution across an agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Constancias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Horrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 200, pp.21 - 32. </w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3), pp.505-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269006v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling the gap in functional trait databases: use of ecological hypotheses to replace missing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (7), pp.944 - 958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5900,51 +5900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Noirtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6008,90 +6008,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing biodiversity in arable farmland by means of indicators: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (3), pp.137-144</w:t>
@@ -6114,308 +6114,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattices for Visual Navigation Assistance in Large Databases: Application to a Patent Database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Visualizing Social Photos on a Hasse Diagram for Eliciting Relations and Indexing New Photos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Oliveira-Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of General Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (6), pp.985-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2009.201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797166v1</w:t>
+                <w:t xml:space="preserve">inria-00506482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Social Photos on a Hasse Diagram for Eliciting Relations and Indexing New Photos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Using Concept Lattices for Visual Navigation Assistance in Large Databases: Application to a Patent Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of General Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (4), pp.405-425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00506482v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept Maps for Designing Adaptive Knowledge Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Velickovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6528,64 +6528,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Bioeco - Towards an Ecological Bioeconomy: Interrogating Concepts and Practices from the Human and Social Sciences (BIOECO2 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Reims Champagne-Ardenne, Jun 2025, Reims, France. pp.644930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6604,420 +6604,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Biomass Chains for Agricultural and Bioeconomy Transitions: the agent-based model Biochains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAELIA: an integrated modelling and assessment platform supporting a sustainable bioeconomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Delattre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioeco2: towards an ecological bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Reims Champagne Ardenne, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Towards an Ecological Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romain Debref; Jean-Daniel Houeto; Aure Guyot; Franck-Dominique Vivien; Julien Vasteneakels; Sylvie Benoit, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128687v1</w:t>
+                <w:t xml:space="preserve">hal-05128118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA: a multi-agent platform for integrated modelling and evaluation of agricultural and bioeconomy systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Simulating Biomass Chains for Agricultural and Bioeconomy Transitions: the agent-based model Biochains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thérond</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMA Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Online, France</w:t>
+              <w:t xml:space="preserve">Bioeco2: towards an ecological bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Reims Champagne Ardenne, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889330v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA: an integrated modelling and assessment platform supporting a sustainable bioeconomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAELIA: a multi-agent platform for integrated modelling and evaluation of agricultural and bioeconomy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Lenoir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Delattre</w:t>
+                <w:t xml:space="preserve">Olivier Thérond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards an Ecological Bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Romain Debref; Jean-Daniel Houeto; Aure Guyot; Franck-Dominique Vivien; Julien Vasteneakels; Sylvie Benoit, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">GAMA Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128118v1</w:t>
+                <w:t xml:space="preserve">hal-04889330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité des outils d'aide à la décision : Outils DeciFlorsys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bieslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
@@ -7040,347 +7040,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much can we simplify irrigation in an integrated modelling purpose? A case study in southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élaboration de Stratégies d’Adaptation aux Changements Climatiques sur des bassins versants agricoles (ESACC-AGRO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire 2022 Métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Versailles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067559v1</w:t>
+                <w:t xml:space="preserve">hal-03921743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de Stratégies d’Adaptation aux Changements Climatiques sur des bassins versants agricoles (ESACC-AGRO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How much can we simplify irrigation in an integrated modelling purpose? A case study in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2022 Métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921743v1</w:t>
+                <w:t xml:space="preserve">hal-04067559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking ideal varieties and cropping techniques for agroecological weed management: a simulation-based study on pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, France</w:t>
@@ -7409,90 +7409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for integrated assessment modeling of socio-agro-ecological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Belorgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7534,103 +7534,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAELIA-OWM : an integrated assessment and modelling tool for territorial management of organic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
@@ -7653,1045 +7653,1045 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to model crop-weed competition for soil resources: Connecting the STICS soil submodel to the FLORSYS weed dynamics model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Pollination function is positively influenced by floral traits functional diversity in semi-natural grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Goulnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guyot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth Stics users seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">28th General Meeting of the European Grassland Federation - 2020 EGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912913v1</w:t>
+                <w:t xml:space="preserve">hal-02974143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA - An innovative integrated modelling tool to assess and design territorial crop-livestock systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
+                <w:t xml:space="preserve">Integrating plant-plant competition for nitrogen in a 3d individual-based model simulating the effects of cropping systems on weed dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">ESA 2020 XVI European Society for Agronomy Congress "Smart Agriculture for great human challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942379v1</w:t>
+                <w:t xml:space="preserve">hal-02968717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating plant-plant competition for nitrogen in a 3d individual-based model simulating the effects of cropping systems on weed dynamics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">MAELIA-OWM: agro-environmental and socio-economic modelling and assessment tool for territorial management of organic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2020 XVI European Society for Agronomy Congress "Smart Agriculture for great human challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t>
+              <w:t xml:space="preserve">iEMSs2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968717v1</w:t>
+                <w:t xml:space="preserve">hal-02942716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA-OWM: agro-environmental and socio-economic modelling and assessment tool for territorial management of organic resources</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">How to model crop-weed competition for soil resources: Connecting the STICS soil submodel to the FLORSYS weed dynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iEMSs2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">XIIth Stics users seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942716v1</w:t>
+                <w:t xml:space="preserve">hal-02912913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination function is positively influenced by floral traits functional diversity in semi-natural grasslands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Delattre</w:t>
+                <w:t xml:space="preserve">MAELIA - An innovative integrated modelling tool to assess and design territorial crop-livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Catarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Berthomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th General Meeting of the European Grassland Federation - 2020 EGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974143v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un indicateur « offre trophique pour pollinisateurs par les adventices » pour le modèle FLORSYS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Comment conseillers et agriculteurs contribuent au développement d'un modèle d'aide à la décision pour la gestion agroécologique de la flore adventice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du projet COSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.87-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185874v1</w:t>
+                <w:t xml:space="preserve">hal-02321765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment conseillers et agriculteurs contribuent au développement d'un modèle d'aide à la décision pour la gestion agroécologique de la flore adventice ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling crop-weed canopies as a tool to investigate the role of crop diversification in agroecological cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.87-89</w:t>
+              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321765v1</w:t>
+                <w:t xml:space="preserve">hal-02788115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling crop-weed canopies as a tool to investigate the role of crop diversification in agroecological cropping systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un indicateur « offre trophique pour pollinisateurs par les adventices » pour le modèle FLORSYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque final du projet COSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788115v1</w:t>
+                <w:t xml:space="preserve">hal-02185874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated assessment and modelling tool for territorial management of organic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8740,221 +8740,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical design of soil microbial habitats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dans quels systèmes de culture les adventices résiduelles peuvent-elles réduire la lixiviation du nitrate et l’érosion des sols ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. article issu d'un poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951841v1</w:t>
+                <w:t xml:space="preserve">hal-02735635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplification d’un modèle complexe pour le développement d’un modèle d’aide à la décision pour la gestion agroécologique de la flore adventice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8986,975 +8982,979 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quels systèmes de culture les adventices résiduelles peuvent-elles réduire la lixiviation du nitrate et l’érosion des sols ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Biogeographical design of soil microbial habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France. article issu d'un poster</w:t>
+              <w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735635v1</w:t>
+                <w:t xml:space="preserve">hal-02951841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes d’outil d’aide à la décision à partir de FLORSYS pour la gestion intégrée des adventices</w:t>
+                <w:t xml:space="preserve">Comment les conseillers et les agriculteurs raisonnent la gestion des adventices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC (Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité) Gestion des Adventices dans un Contexte de Changement.</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605961v1</w:t>
+                <w:t xml:space="preserve">hal-01607953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Collèges et lycées, Dijon (21), mars 2017. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Comment la fouille de données peut renouveler la démarche de construction des indicateurs agro-environnementaux ? Exemple de l'indicateur Icarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Serradj-Noirtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Meiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre avec le public pour discuter avec le public du quotidien des scientifiques et faire découvrir leurs recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785576v1</w:t>
+                <w:t xml:space="preserve">hal-02918921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité). Introduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Pagès</w:t>
+                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices : implication des futurs utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des Adventices dans un Contexte de Changement. Séminaire de Restitution à Mi-Parcours du Projet de Recherche ANR CoSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France, 31 janvier-1er février 2017, France. 85 p</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604469v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la fouille de données peut renouveler la démarche de construction des indicateurs agro-environnementaux ? Exemple de l'indicateur Icarab</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Méta-modélisation de l’interception de la lumière dans un couvert cultures: adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, NANCY, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918921v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices : implication des futurs utilisateurs</w:t>
+                <w:t xml:space="preserve">Prototypes d’outil d’aide à la décision à partir de FLORSYS pour la gestion intégrée des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC (Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité) Gestion des Adventices dans un Contexte de Changement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608314v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-modélisation de l’interception de la lumière dans un couvert cultures: adventices</w:t>
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Collèges et lycées, Dijon (21), mars 2017. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
+              <w:t xml:space="preserve">Rencontre avec le public pour discuter avec le public du quotidien des scientifiques et faire découvrir leurs recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607909v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la QUalité prédictive d'Indicateurs PEsticides et conditions d'utilisations (EQUIPE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Carluer</w:t>
+                <w:t xml:space="preserve">CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité). Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecophyto Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Gestion des Adventices dans un Contexte de Changement. Séminaire de Restitution à Mi-Parcours du Projet de Recherche ANR CoSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France, 31 janvier-1er février 2017, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170598v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une méthodologie de conception multi-objective de systèmes de culture à partir de simulations. Application à la gestion des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9963,1346 +9963,1346 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la valeur pollinisatrice de la flore adventice de différents systèmes de culture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la QUalité prédictive d'Indicateurs PEsticides et conditions d'utilisations (EQUIPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charles Schneider</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
+              <w:t xml:space="preserve">Colloque Ecophyto Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602686v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes d’outil d’aide à la décision à partir de FLORSYS pour la gestion intégrée des adventices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la valeur pollinisatrice de la flore adventice de différents systèmes de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rabolin-Meinrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charles Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602763v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les conseillers et les agriculteurs raisonnent la gestion des adventices ?</w:t>
+                <w:t xml:space="preserve">Prototypes d’outil d’aide à la décision à partir de FLORSYS pour la gestion intégrée des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
+              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607953v1</w:t>
+                <w:t xml:space="preserve">hal-01602763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la qualité prédictive de 26 indicateurs de risque de transferts de pesticides dans les eaux et du modèle MACRO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Lycée de Sémur-en-Auxois (21), mars 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPP -23e Conférence du COLUMA: Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">Expérimentarium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Semur-en-Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869095v1</w:t>
+                <w:t xml:space="preserve">hal-01604535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre du grand public, Bibliothèque de Fontaine d'Ouche, Dijon (21), 5 novembre 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex ante evaluation of cropping systems for weed-mediated pests and environmental benefits with simulation–based indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentarium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604555v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre du grand public, Ferme des Gêtes, Villers-sur-Port (70), 1er mai 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la qualité prédictive de 26 indicateurs de risque de transferts de pesticides dans les eaux et du modèle MACRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lioeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentarium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Villers-sur-Port, France</w:t>
+              <w:t xml:space="preserve">AFPP -23e Conférence du COLUMA: Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604376v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-modeling light interception in crop : weed canopies</w:t>
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre du grand public, Bibliothèque de Fontaine d'Ouche, Dijon (21), 5 novembre 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Expérimentarium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604588v1</w:t>
+                <w:t xml:space="preserve">hal-01604555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Festival des Expérimentariums - de jeunes chercheurs à la rencontre du grand public, Lycée et Maison natale de Pasteur, Dole (25), 20-22 mai 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre du grand public, Ferme des Gêtes, Villers-sur-Port (70), 1er mai 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentarium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Dole, France</w:t>
+              <w:t xml:space="preserve">, May 2016, Villers-sur-Port, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604574v1</w:t>
+                <w:t xml:space="preserve">hal-01604376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Lycée, Nevers (58), novembre 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+                <w:t xml:space="preserve">Meta-modeling light interception in crop : weed canopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentarium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nevers, France</w:t>
+              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604573v1</w:t>
+                <w:t xml:space="preserve">hal-01604588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Lycée de Sémur-en-Auxois (21), mars 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+                <w:t xml:space="preserve">Festival des Expérimentariums - de jeunes chercheurs à la rencontre du grand public, Lycée et Maison natale de Pasteur, Dole (25), 20-22 mai 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentarium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2016, Semur-en-Auxois, France</w:t>
+              <w:t xml:space="preserve">, May 2016, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604535v1</w:t>
+                <w:t xml:space="preserve">hal-01604574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex ante evaluation of cropping systems for weed-mediated pests and environmental benefits with simulation–based indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Lycée, Nevers (58), novembre 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. pp.25</w:t>
+              <w:t xml:space="preserve">Expérimentarium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990400v1</w:t>
+                <w:t xml:space="preserve">hal-01604573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet EQUIPE: Comparaison des qualités prédictives de 27 indicateurs de risque pesticide</w:t>
               </w:r>
@@ -11314,64 +11314,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- J. Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11413,103 +11413,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la distribution spatiale des communautés microbiennes du sol et de ses déterminants à l’échelle du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Constancias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Horrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p</w:t>
@@ -11577,51 +11577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wagner Meira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eighth International Conference on Concept Lattices and their Applications - CLA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA Nancy Grand Est - LORIA, Oct 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11646,64 +11646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of indicators by machine learning: Application to estimate permanent grassland plant richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11761,295 +11761,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse Drug Reaction Mining in Pharmacovigilance data using Formal Concept Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">The Coron System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Marcuola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Szathmary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lillo Le-Louët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principles and Practice of Knowledge Discovery in Databases (PKDD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Formal Concept Analsis - ICFCA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Agadir, Morocco. pp.55--58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00599549v1</w:t>
+                <w:t xml:space="preserve">inria-00600232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Coron System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+                <w:t xml:space="preserve">Adverse Drug Reaction Mining in Pharmacovigilance data using Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Marcuola</w:t>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">Agnès Lillo Le-Louët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Formal Concept Analsis - ICFCA 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Principles and Practice of Knowledge Discovery in Databases (PKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.386-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15939-8_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00600232v1</w:t>
+                <w:t xml:space="preserve">inria-00599549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Hybrid Representation of Concept Lattices in Conceptual Knowledge Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Eklund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I8th International Conference on Formal Concept Analysis - ICFCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Agadir, Morocco. pp.296-311, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12083,64 +12083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité des méthodes numériques et symboliques en pharmacovigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lillo-Le Louet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12178,90 +12178,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation de photos sociales par propagation sur une hiérarchie de concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy de Oliveira-Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12280,368 +12280,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattices as a Visual Assistance for Attribute Selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Cartographie sémantique auto-organisée d'un référentiel de connaissances partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS'08 - 16th International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. p. 41-48, ISSN 1613-0073</w:t>
+              <w:t xml:space="preserve">IC 2008, 19èmes journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353721v1</w:t>
+                <w:t xml:space="preserve">hal-00353877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie sémantique auto-organisée d'un référentiel de connaissances partagé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Using Concept Lattice for Visual Navigation Assistance and Attribute Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2008, 19èmes journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.161-172</w:t>
+              <w:t xml:space="preserve">16th International Conference on Conceptual Structures (ICCS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353877v1</w:t>
+                <w:t xml:space="preserve">hal-00807618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattice for Visual Navigation Assistance and Attribute Selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Using Concept Lattices as a Visual Assistance for Attribute Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Conceptual Structures (ICCS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.41-48</w:t>
+              <w:t xml:space="preserve">ICCS'08 - 16th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. p. 41-48, ISSN 1613-0073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807618v1</w:t>
+                <w:t xml:space="preserve">hal-00353721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie sémantique auto-organisée d'un référentiel de connaissances partagé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12666,77 +12666,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation sur des cartes de connaissances suportées par un treillis de Galois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carto 2.0 "Où en êtes-vous de la mise en scène de vos informations ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Champs sur Marne, France. pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12755,334 +12755,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Platform Using Knowledge Cartography - ToxNuc-E</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Using Concept Lattices for Visual Navigation Assistance in Large Databases: Application to a Patent Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS: Collaborative Technologies and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLA 2007, the fifth International Conference on Concept Lattices and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montpellier, France. pp. 88-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00370389v1</w:t>
+                <w:t xml:space="preserve">hal-00353726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattices for Visual Navigation Assistance in Large Databases: Application to a Patent Database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Collaborative Platform Using Knowledge Cartography - ToxNuc-E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reena Shetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Quinqueton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Penalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA 2007, the fifth International Conference on Concept Lattices and Their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CTS: Collaborative Technologies and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Orlando, FL, United States. pp.312-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2007.4621770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353726v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00370389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Playlist Composition in a Dynamic Music Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 International Workshop On Semantically Aware Document Processing And Indexing - SADPI'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montpellier, France. pp. 15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13107,103 +13107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-linking Music and Pictures through Moods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 International Conference on Multimedia Systems and Applications, MSA 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp. 137-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13228,103 +13228,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes conceptuelles pour l'ingénierie de cartes de connaissances adaptatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Velickovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13349,90 +13349,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontological ISA-Distance Measure for Information Visualisation on Conceptual Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2006: OTM 2006 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.1050-1061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13509,51 +13509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASPEGHI: Managing SPEcialization/Generalization Hierarchies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Oslo, Norway. pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13591,51 +13591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution d'une Sous-Hiérarchie de Galois : Le Cas de l'Ajout d'Objets ou d'Attributs Formels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de l'Atelier "Usage des Treillis de Galois pour de l'Intelligence ArtificiellePlate Forme AFIA'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13843,64 +13843,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13951,77 +13951,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
@@ -14089,64 +14089,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
@@ -14214,51 +14214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14339,51 +14339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14434,51 +14434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hétérogénéité des données au sein du projet Cosac: Enjeux et solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14553,769 +14553,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la QUalité prédictive d’Indicateurs PEsticides pour la qualité des eaux.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First steps of participatory design for DSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Colloque du Groupe Français d'études sur les Pesticides (GFP) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 25 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878280v1</w:t>
+                <w:t xml:space="preserve">hal-02741943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoSAC, un projet pour la conception de stratégies durables de gestion des adventices dans un contexte de changement (climat, pratiques agricoles, biodiversité)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Pagès</w:t>
+                <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la QUalité prédictive d’Indicateurs PEsticides pour la qualité des eaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.140-149, 2016</w:t>
+              <w:t xml:space="preserve">46ème Colloque du Groupe Français d'études sur les Pesticides (GFP) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604470v1</w:t>
+                <w:t xml:space="preserve">hal-02878280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+                <w:t xml:space="preserve">CoSAC, un projet pour la conception de stratégies durables de gestion des adventices dans un contexte de changement (climat, pratiques agricoles, biodiversité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.467-476, 2016</w:t>
+              <w:t xml:space="preserve">, pp.140-149, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533958v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps of participatory design for DSS</w:t>
+                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 25 p., 2016</w:t>
+              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.467-476, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741943v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un outil d'aide à la décision pour la gestion intégrée de la flore adventice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Comparison of predictive quality of 27 risk indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
+              <w:t xml:space="preserve">Symposium of Pesticide Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739557v1</w:t>
+                <w:t xml:space="preserve">hal-02870133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of predictive quality of 27 risk indicators</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Développement d'un outil d'aide à la décision pour la gestion intégrée de la flore adventice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of Pesticide Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870133v1</w:t>
+                <w:t xml:space="preserve">hal-02739557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15333,103 +15333,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AqYield-NC model documentation : Extension of the AqYield soil-crop model for simulating microbial processes involved in soil nitrogen and carbon fluxes in the MAELIA platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15460,103 +15460,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAELIA multiagent platform - modelling and simulation of socioagroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d’Agropolis International - COMPLEX SYSTEMS - From biology to landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -15585,51 +15585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of data mining approaches. Methodological Approaches to System Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15647,103 +15647,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme multi-agent MAELIA - modélisation et simulation des systèmes socio-agro-écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d’Agropolis International - SYSTÈMES COMPLEXES - de la biologie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -16074,77 +16074,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. 2016, 39p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16192,77 +16192,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agrosup Dijon, Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement; Inra; Université Bourgogne Franche-Comté. 2016, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16282,263 +16282,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation des Règles d'Aide à la Construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opérations de Manipulation de Hiérarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.78</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269536v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérations de Manipulation de Hiérarchies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implémentation des Règles d'Aide à la Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.65</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269727v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16556,51 +16556,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations visuelles adaptatives de connaissances associant projection multidimensionnelle (MDS) et analyse de concepts formels (FCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_stic. École Nationale Supérieure des Mines de Paris, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008ENMP1622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16717,51 +16717,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A6BD64F"/>
+    <w:nsid w:val="EE24AB3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16865,51 +16865,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5868F402"/>
+    <w:nsid w:val="CED1BFCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17013,51 +17013,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44F4F4C1"/>
+    <w:nsid w:val="57BC573C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17250,51 +17250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-villerd" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7156-7512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076462153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218280490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABC-4340-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/agroecosystem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lae.univ-lorraine.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maelia-platform.inra.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.dijon.inrae.fr/umragroecologie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecophytopic.fr/florsys-analyse-et-modelisation-des-effets-des-pratiques-agricoles-sur-les-services-et-disservices" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loria.fr/fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orpailleur.loria.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgi2p.mines-ales.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art13" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrocq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Henychov&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art01-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art03-GB" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint-Bois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108773" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Christel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167454" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-023-00846-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Rouabah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2022.104866" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lannuzel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.809056" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758473v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126592" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03610240v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerrutti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art02" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sabrina Jerrentrup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.881410" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412586v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142815" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03132684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103066" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014310v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13118" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106635" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921273v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915375v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien van Inghelandt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tcsz-9a31" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675813v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks-Perreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;al" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513784868270021E12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608320v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.04.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702097v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.070" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858525v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138499805203516E12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Real" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.112" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475927v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.255" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269006v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.989" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillet-Mezeray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Noirtin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/smk1-n191" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carteret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506482v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.201" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Velickovski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mooney" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128687v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889330v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;rond" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894572v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067559v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1522" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921743v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887856v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494802v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belorgey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912913v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942379v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974143v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185874v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321765v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788115v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947666v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951841v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735635v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605961v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785576v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604469v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918921v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Serradj-Noirtin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608314v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607909v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170598v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marks-Perreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604536v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602686v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabolin-Meinrad" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charles Schneider" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607953v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869095v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierlot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Constant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioeddine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604555v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604376v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604588v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604574v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604573v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604535v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990400v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869239v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- J. Marks-Perreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738587v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640938v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Meira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599549v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo Le-Lou&#235;t" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15939-8_25" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600232v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marcuola" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szathmary" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503254v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eklund" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11928-6_21" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le Louet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377721v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy de Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353721v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353877v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807618v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416696v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797175v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370389v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Shetty" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Penalva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621770" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353726v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353886v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Emery" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353736v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026287v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353703v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108779v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pons" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269742v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695965v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922614v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511874v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736547v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734225v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604465v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jolys" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878280v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604470v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393809.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533958v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393532.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741943v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739557v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870133v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097088v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639861v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097516v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801241v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921134v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269536v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roume" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269727v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004559v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ENMP1622" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-villerd" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7156-7512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076462153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218280490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABC-4340-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/agroecosystem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lae.univ-lorraine.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maelia-platform.inra.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.dijon.inrae.fr/umragroecologie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecophytopic.fr/florsys-analyse-et-modelisation-des-effets-des-pratiques-agricoles-sur-les-services-et-disservices" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loria.fr/fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orpailleur.loria.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgi2p.mines-ales.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166702v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrocq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Henychov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art01-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art03-GB" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Christel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167454" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint-Bois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108773" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-023-00846-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103365" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Rouabah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2022.104866" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641550v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lannuzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.809056" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126592" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sabrina Jerrentrup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.881410" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03610240v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerrutti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art02" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412586v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142815" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03132684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118846v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103066" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157394v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien van Inghelandt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tcsz-9a31" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014310v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106635" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915375v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652920v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks-Perreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Real" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.112" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.04.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;al" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513784868270021E12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702097v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.070" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858525v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138499805203516E12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269006v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475927v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.255" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.989" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillet-Mezeray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Noirtin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/smk1-n191" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506482v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.201" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carteret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Velickovski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mooney" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128118v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128687v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889330v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;rond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894572v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921743v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067559v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1522" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887856v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494802v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belorgey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974143v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912913v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942379v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321765v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788115v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185874v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947666v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735635v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951841v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607953v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918921v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Serradj-Noirtin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608314v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607909v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605961v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785576v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604469v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170598v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marks-Perreau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602686v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabolin-Meinrad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charles Schneider" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602763v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604535v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990400v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869095v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierlot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Constant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioeddine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604555v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604376v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604588v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604574v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604573v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869239v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- J. Marks-Perreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738587v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640938v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Meira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600232v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marcuola" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szathmary" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599549v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo Le-Lou&#235;t" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15939-8_25" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503254v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eklund" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11928-6_21" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le Louet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377721v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy de Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353877v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807618v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353721v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416696v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797175v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353726v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370389v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Shetty" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Penalva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621770" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353886v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Emery" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353736v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026287v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353703v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108779v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pons" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269742v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695965v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922614v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511874v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736547v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734225v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604465v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jolys" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741943v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878280v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604470v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393809.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533958v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393532.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870133v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739557v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097088v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639861v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097516v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801241v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921134v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269727v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roume" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269536v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004559v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ENMP1622" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>