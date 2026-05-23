--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1794,1489 +1794,1489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment and modeling of regional recycling of organic waste</w:t>
+                <w:t xml:space="preserve">Resilience of agricultural systems: biodiversity-based systems are stable, while intensified ones are resistant and high-yielding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Misslin</w:t>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134725⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 197, pp.103365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831668v1</w:t>
+                <w:t xml:space="preserve">hal-03642849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of agricultural systems: biodiversity-based systems are stable, while intensified ones are resistant and high-yielding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the abundances of aphids and their natural enemies in cereal crops: Machine-learning versus linear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Meiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dardonville</w:t>
+                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Tosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 197, pp.103365. </w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169, pp.104866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2022.104866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642849v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the abundances of aphids and their natural enemies in cereal crops: Machine-learning versus linear models</w:t>
+                <w:t xml:space="preserve">Introducing and expanding cover crops at the watershed scale: Impact on water flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Meiss</w:t>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2022.104866⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 337, pp.108050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633344v1</w:t>
+                <w:t xml:space="preserve">hal-03726432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing and expanding cover crops at the watershed scale: Impact on water flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking Ideal Varieties and Cropping Techniques for Agroecological Weed Management: A Simulation-Based Study on Pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Casal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 337, pp.108050. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.809056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726432v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Ideal Varieties and Cropping Techniques for Agroecological Weed Management: A Simulation-Based Study on Pea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">Integrated modeling of crop and water management at the watershed scale: Optimizing irrigation and modifying crop succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Felten</w:t>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Gée</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Murgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.809056⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641550v1</w:t>
+                <w:t xml:space="preserve">hal-03758473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modeling of crop and water management at the watershed scale: Optimizing irrigation and modifying crop succession</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+                <w:t xml:space="preserve">Simple Assessment of Temperate Grassland Suitability as Habitat for Three Insect Taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Murgue</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sabrina Jerrentrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126592⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.881410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758473v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Assessment of Temperate Grassland Suitability as Habitat for Three Insect Taxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">ARENA: Assessment of pest biocontrol in arable crops by naturally ocuring pest enemies: sampling network and tools to integrate this ecosystem service into integrated crop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Tosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
+                <w:t xml:space="preserve">A. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
+                <w:t xml:space="preserve">Elsa Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
+                <w:t xml:space="preserve">N. Cerrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Sabrina Jerrentrup</w:t>
+                <w:t xml:space="preserve">C. Cervek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.17-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.881410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682779v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARENA: Assessment of pest biocontrol in arable crops by naturally ocuring pest enemies: sampling network and tools to integrate this ecosystem service into integrated crop management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated assessment and modeling of regional recycling of organic waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barrier</w:t>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Canard</w:t>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cerrutti</w:t>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cervek</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 85, pp.17-30. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 379 (2), pp.134725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610240v2</w:t>
+                <w:t xml:space="preserve">hal-03831668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating plant-plant competition for nitrogen into a 3D individual-based model simulating the effects of cropping systems on weed dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a multivariate regression tree to analyze trade-offs between ecosystem services: Application to the main cropping area in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Pointurier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurène Perthame</w:t>
+                <w:t xml:space="preserve">Grégory Obiang Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 268, pp.108166. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 764, pp.142815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2021.108166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344431v1</w:t>
+                <w:t xml:space="preserve">hal-03412586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a multivariate regression tree to analyze trade-offs between ecosystem services: Application to the main cropping area in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The FLORSYS crop-weed canopy model, a tool to investigate and promote agroecological weed management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Obiang Ndong</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142815⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 261, pp.108006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.108006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412586v1</w:t>
+                <w:t xml:space="preserve">hal-03132684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FLORSYS crop-weed canopy model, a tool to investigate and promote agroecological weed management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">Integrating plant-plant competition for nitrogen into a 3D individual-based model simulating the effects of cropping systems on weed dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Colas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 261, pp.108006. </w:t>
+              <w:t xml:space="preserve">, 2021, 268, pp.108166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.108006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2021.108166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132684v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplifying a complex computer model: Sensitivity analysis and metamodelling of an 3D individual-based crop-weed canopy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,1091 +3343,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering local crop-livestock integration via legume exchanges using an innovative integrated assessment and modelling approach based on the MAELIA platform</w:t>
+                <w:t xml:space="preserve">A spatiotemporal dataset for integrated assessment and modelling of crop-livestock integration with the MAELIA simulation platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Miara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
+                <w:t xml:space="preserve">Michael Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103066⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.107022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118846v1</w:t>
+                <w:t xml:space="preserve">hal-03970246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatiotemporal dataset for integrated assessment and modelling of crop-livestock integration with the MAELIA simulation platform</w:t>
+                <w:t xml:space="preserve">Fostering local crop-livestock integration via legume exchanges using an innovative integrated assessment and modelling approach based on the MAELIA platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Miara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Curran</w:t>
+                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36, pp.107022. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, pp.103066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03970246v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeciFlorSys : un outil pour accompagner les agriculteurs dans la transition agroécologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+                <w:t xml:space="preserve">Feeding pollinators from weeds could promote pollen allergy. A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/tcsz-9a31⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.106635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157394v1</w:t>
+                <w:t xml:space="preserve">hal-02917512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography of soil microbial habitats across France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (8), pp.1399-1411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.13118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding pollinators from weeds could promote pollen allergy. A simulation study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">Co-development of a decision support system for integrated weed management: Contribution from future users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Messean</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106635⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.126010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917512v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In which cropping systems can residual weeds reduce nitrate leaching and soil erosion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 119, pp.126015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-development of a decision support system for integrated weed management: Contribution from future users</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floral trait functional diversity is related to soil characteristics and positively influences pollination function in semi-natural grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+                <w:t xml:space="preserve">Jérémie Goulnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126010⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 301, pp.107033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511806v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral trait functional diversity is related to soil characteristics and positively influences pollination function in semi-natural grasslands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Baude</w:t>
+                <w:t xml:space="preserve">DeciFlorSys : un outil pour accompagner les agriculteurs dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Delattre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 301, pp.107033. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.91-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/tcsz-9a31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915375v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du champ virtuel au champ réel - ou comment utiliser un modèle de simulation pour diagnostiquer des stratégies durables de gestion des adventices et reconcevoir des systèmes de culture ?</w:t>
               </w:r>
@@ -4542,77 +4542,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un OAD pour la gestion agroécologique des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4661,1091 +4661,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive quality of 26 pesticide risk indicators and one flow model: A multisite assessment for water contamination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A methodology for multi-objective cropping system design based on simulations. Application to weed management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.112⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652920v1</w:t>
+                <w:t xml:space="preserve">hal-01608320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for multi-objective cropping system design based on simulations. Application to weed management</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation de la qualité prédictive d’indicateurs pesticides de transfert vers les eaux : le projet EQUIPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Réal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.04.005⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.25-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.513784868270021E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608320v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité prédictive d’indicateurs pesticides de transfert vers les eaux : le projet EQUIPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Conception de systèmes de culture multiperformants à l'aide de modèles prédisant la nuisibilité et les services dépendant des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Constant</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 59, pp.25-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.513784868270021E12⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 59, pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138499805203516E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675813v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing broomrape risk due to weeds in cropping systems with an indicator linked to a simulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82, pp.280--292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de systèmes de culture multiperformants à l'aide de modèles prédisant la nuisibilité et les services dépendant des adventices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
+                <w:t xml:space="preserve">Predictive quality of 26 pesticide risk indicators and one flow model: A multisite assessment for water contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59, pp.191-203. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 605, pp.655-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5138499805203516E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858525v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of carabid beetles diversity and size distribution to the vegetation structure within differently managed field margins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Amiaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hossann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.011⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 395 (1-2), pp.351-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269006v1</w:t>
+                <w:t xml:space="preserve">hal-01269283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping and determinism of soil microbial community distribution across an agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Brechet</w:t>
+                <w:t xml:space="preserve">Florentin Constancias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Horrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3), pp.505-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269283v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and determinism of soil microbial community distribution across an agricultural landscape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saby</w:t>
+                <w:t xml:space="preserve">Response of carabid beetles diversity and size distribution to the vegetation structure within differently managed field margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Horrigue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (3), pp.505-517. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 200, pp.21 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mbo3.255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475927v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling the gap in functional trait databases: use of ecological hypotheses to replace missing data</w:t>
               </w:r>
@@ -5757,77 +5757,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (7), pp.944 - 958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5900,51 +5900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Noirtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6008,51 +6008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing biodiversity in arable farmland by means of indicators: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,295 +6114,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Social Photos on a Hasse Diagram for Eliciting Relations and Indexing New Photos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Concept Lattices for Visual Navigation Assistance in Large Databases: Application to a Patent Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of General Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (4), pp.405-425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00506482v1</w:t>
+                <w:t xml:space="preserve">hal-00797166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattices for Visual Navigation Assistance in Large Databases: Application to a Patent Database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualizing Social Photos on a Hasse Diagram for Eliciting Relations and Indexing New Photos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Oliveira-Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of General Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (6), pp.985-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2009.201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797166v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00506482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept Maps for Designing Adaptive Knowledge Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6462,3185 +6462,3185 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating biomass chains for agricultural and bioeconomy transitions: The agent-based model, BioChains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAELIA: a multi-agent platform for integrated modelling and evaluation of agricultural and bioeconomy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Delattre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Olivier Thérond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Bioeco - Towards an Ecological Bioeconomy: Interrogating Concepts and Practices from the Human and Social Sciences (BIOECO2 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Reims Champagne-Ardenne, Jun 2025, Reims, France. pp.644930</w:t>
+              <w:t xml:space="preserve">GAMA Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325353v1</w:t>
+                <w:t xml:space="preserve">hal-04889330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAELIA: an integrated modelling and assessment platform supporting a sustainable bioeconomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards an Ecological Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Romain Debref; Jean-Daniel Houeto; Aure Guyot; Franck-Dominique Vivien; Julien Vasteneakels; Sylvie Benoit, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Biomass Chains for Agricultural and Bioeconomy Transitions: the agent-based model Biochains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Simulating biomass chains for agricultural and bioeconomy transitions: the agent-based model, BioChains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioeco2: towards an ecological bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Reims Champagne Ardenne, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque International Bioeco - Towards an Ecological Bioeconomy: Interrogating Concepts and Practices from the Human and Social Sciences (BIOECO2 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Reims Champagne-Ardenne, Jun 2025, Reims, France. pp.644930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128687v1</w:t>
+                <w:t xml:space="preserve">hal-05325353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA: a multi-agent platform for integrated modelling and evaluation of agricultural and bioeconomy systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Dardonville</w:t>
+                <w:t xml:space="preserve">Complémentarité des outils d'aide à la décision : Outils DeciFlorsys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bieslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMA Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Online, France</w:t>
+              <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889330v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité des outils d'aide à la décision : Outils DeciFlorsys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+                <w:t xml:space="preserve">Élaboration de Stratégies d’Adaptation aux Changements Climatiques sur des bassins versants agricoles (ESACC-AGRO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire 2022 Métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894572v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de Stratégies d’Adaptation aux Changements Climatiques sur des bassins versants agricoles (ESACC-AGRO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How much can we simplify irrigation in an integrated modelling purpose? A case study in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire 2022 Métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921743v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much can we simplify irrigation in an integrated modelling purpose? A case study in southern France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracking ideal varieties and cropping techniques for agroecological weed management: a simulation-based study on pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Potsdam, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04067559v1</w:t>
+                <w:t xml:space="preserve">hal-03887856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking ideal varieties and cropping techniques for agroecological weed management: a simulation-based study on pea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Lannuzel</w:t>
+                <w:t xml:space="preserve">Challenges for integrated assessment modeling of socio-agro-ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Belorgey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Catarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Potsdam, France</w:t>
+              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887856v1</w:t>
+                <w:t xml:space="preserve">hal-03494802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for integrated assessment modeling of socio-agro-ecological systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">MAELIA-OWM : an integrated assessment and modelling tool for territorial management of organic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Floriane Colas</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494802v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA-OWM : an integrated assessment and modelling tool for territorial management of organic resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">MAELIA-OWM: agro-environmental and socio-economic modelling and assessment tool for territorial management of organic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
+              <w:t xml:space="preserve">iEMSs2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494687v1</w:t>
+                <w:t xml:space="preserve">hal-02942716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination function is positively influenced by floral traits functional diversity in semi-natural grasslands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Delattre</w:t>
+                <w:t xml:space="preserve">Integrating plant-plant competition for nitrogen in a 3d individual-based model simulating the effects of cropping systems on weed dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th General Meeting of the European Grassland Federation - 2020 EGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">ESA 2020 XVI European Society for Agronomy Congress "Smart Agriculture for great human challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974143v1</w:t>
+                <w:t xml:space="preserve">hal-02968717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating plant-plant competition for nitrogen in a 3d individual-based model simulating the effects of cropping systems on weed dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">MAELIA - An innovative integrated modelling tool to assess and design territorial crop-livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Catarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Berthomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2020 XVI European Society for Agronomy Congress "Smart Agriculture for great human challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t>
+              <w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968717v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA-OWM: agro-environmental and socio-economic modelling and assessment tool for territorial management of organic resources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">How to model crop-weed competition for soil resources: Connecting the STICS soil submodel to the FLORSYS weed dynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iEMSs2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">XIIth Stics users seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942716v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to model crop-weed competition for soil resources: Connecting the STICS soil submodel to the FLORSYS weed dynamics model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Pollination function is positively influenced by floral traits functional diversity in semi-natural grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Goulnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guyot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth Stics users seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">28th General Meeting of the European Grassland Federation - 2020 EGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912913v1</w:t>
+                <w:t xml:space="preserve">hal-02974143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAELIA - An innovative integrated modelling tool to assess and design territorial crop-livestock systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment conseillers et agriculteurs contribuent au développement d'un modèle d'aide à la décision pour la gestion agroécologique de la flore adventice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.87-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942379v1</w:t>
+                <w:t xml:space="preserve">hal-02321765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment conseillers et agriculteurs contribuent au développement d'un modèle d'aide à la décision pour la gestion agroécologique de la flore adventice ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Modelling crop-weed canopies as a tool to investigate the role of crop diversification in agroecological cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.87-89</w:t>
+              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321765v1</w:t>
+                <w:t xml:space="preserve">hal-02788115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling crop-weed canopies as a tool to investigate the role of crop diversification in agroecological cropping systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un indicateur « offre trophique pour pollinisateurs par les adventices » pour le modèle FLORSYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque final du projet COSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788115v1</w:t>
+                <w:t xml:space="preserve">hal-02185874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un indicateur « offre trophique pour pollinisateurs par les adventices » pour le modèle FLORSYS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">An integrated assessment and modelling tool for territorial management of organic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wassenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du projet COSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185874v1</w:t>
+                <w:t xml:space="preserve">hal-02947666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated assessment and modelling tool for territorial management of organic resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Dans quels systèmes de culture les adventices résiduelles peuvent-elles réduire la lixiviation du nitrate et l’érosion des sols ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. article issu d'un poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947666v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quels systèmes de culture les adventices résiduelles peuvent-elles réduire la lixiviation du nitrate et l’érosion des sols ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">Simplification d’un modèle complexe pour le développement d’un modèle d’aide à la décision pour la gestion agroécologique de la flore adventice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France. article issu d'un poster</w:t>
+              <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735635v1</w:t>
+                <w:t xml:space="preserve">hal-02735098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplification d’un modèle complexe pour le développement d’un modèle d’aide à la décision pour la gestion agroécologique de la flore adventice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bastien van Inghelandt</w:t>
+                <w:t xml:space="preserve">Biogeographical design of soil microbial habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France. 10 p</w:t>
+              <w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735098v1</w:t>
+                <w:t xml:space="preserve">hal-02951841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical design of soil microbial habitats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Battle Karimi</w:t>
+                <w:t xml:space="preserve">Comment la fouille de données peut renouveler la démarche de construction des indicateurs agro-environnementaux ? Exemple de l'indicateur Icarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Serradj-Noirtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Meiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951841v1</w:t>
+                <w:t xml:space="preserve">hal-02918921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les conseillers et les agriculteurs raisonnent la gestion des adventices ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices : implication des futurs utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607953v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la fouille de données peut renouveler la démarche de construction des indicateurs agro-environnementaux ? Exemple de l'indicateur Icarab</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lasserre-Joulin</w:t>
+                <w:t xml:space="preserve">Méta-modélisation de l’interception de la lumière dans un couvert cultures: adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, NANCY, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918921v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices : implication des futurs utilisateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Collèges et lycées, Dijon (21), mars 2017. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
+              <w:t xml:space="preserve">Rencontre avec le public pour discuter avec le public du quotidien des scientifiques et faire découvrir leurs recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608314v1</w:t>
+                <w:t xml:space="preserve">hal-02785576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-modélisation de l’interception de la lumière dans un couvert cultures: adventices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité). Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
+              <w:t xml:space="preserve">Gestion des Adventices dans un Contexte de Changement. Séminaire de Restitution à Mi-Parcours du Projet de Recherche ANR CoSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France, 31 janvier-1er février 2017, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607909v1</w:t>
+                <w:t xml:space="preserve">hal-01604469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypes d’outil d’aide à la décision à partir de FLORSYS pour la gestion intégrée des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9655,1144 +9655,1127 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC (Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité) Gestion des Adventices dans un Contexte de Changement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Collèges et lycées, Dijon (21), mars 2017. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation de la QUalité prédictive d'Indicateurs PEsticides et conditions d'utilisations (EQUIPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre avec le public pour discuter avec le public du quotidien des scientifiques et faire découvrir leurs recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Ecophyto Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785576v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoSAC, un projet pour la Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité). Introduction</w:t>
+                <w:t xml:space="preserve">Proposition d'une méthodologie de conception multi-objective de systèmes de culture à partir de simulations. Application à la gestion des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des Adventices dans un Contexte de Changement. Séminaire de Restitution à Mi-Parcours du Projet de Recherche ANR CoSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France, 31 janvier-1er février 2017, France. 85 p</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604469v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une méthodologie de conception multi-objective de systèmes de culture à partir de simulations. Application à la gestion des adventices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+                <w:t xml:space="preserve">Évaluation de la valeur pollinisatrice de la flore adventice de différents systèmes de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rabolin-Meinrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charles Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604536v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la QUalité prédictive d'Indicateurs PEsticides et conditions d'utilisations (EQUIPE)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prototypes d’outil d’aide à la décision à partir de FLORSYS pour la gestion intégrée des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecophyto Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170598v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la valeur pollinisatrice de la flore adventice de différents systèmes de culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Comment les conseillers et les agriculteurs raisonnent la gestion des adventices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charles Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602686v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypes d’outil d’aide à la décision à partir de FLORSYS pour la gestion intégrée des adventices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre du grand public, Bibliothèque de Fontaine d'Ouche, Dijon (21), 5 novembre 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Expérimentarium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602763v1</w:t>
+                <w:t xml:space="preserve">hal-01604555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Lycée de Sémur-en-Auxois (21), mars 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la qualité prédictive de 26 indicateurs de risque de transferts de pesticides dans les eaux et du modèle MACRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lioeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentarium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Semur-en-Auxois, France</w:t>
+              <w:t xml:space="preserve">AFPP -23e Conférence du COLUMA: Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604535v1</w:t>
+                <w:t xml:space="preserve">hal-02869095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex ante evaluation of cropping systems for weed-mediated pests and environmental benefits with simulation–based indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre du grand public, Ferme des Gêtes, Villers-sur-Port (70), 1er mai 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. pp.25</w:t>
+              <w:t xml:space="preserve">Expérimentarium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Villers-sur-Port, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990400v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la qualité prédictive de 26 indicateurs de risque de transferts de pesticides dans les eaux et du modèle MACRO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-modeling light interception in crop : weed canopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPP -23e Conférence du COLUMA: Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869095v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre du grand public, Bibliothèque de Fontaine d'Ouche, Dijon (21), 5 novembre 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Festival des Expérimentariums - de jeunes chercheurs à la rencontre du grand public, Lycée et Maison natale de Pasteur, Dole (25), 20-22 mai 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10808,99 +10791,99 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentarium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">, May 2016, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604555v1</w:t>
+                <w:t xml:space="preserve">hal-01604574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre du grand public, Ferme des Gêtes, Villers-sur-Port (70), 1er mai 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Lycée, Nevers (58), novembre 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10916,99 +10899,99 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentarium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Villers-sur-Port, France</w:t>
+              <w:t xml:space="preserve">, Mar 2016, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604376v1</w:t>
+                <w:t xml:space="preserve">hal-01604573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-modeling light interception in crop : weed canopies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Lycée de Sémur-en-Auxois (21), mars 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11020,1615 +11003,1619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Expérimentarium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Semur-en-Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604588v1</w:t>
+                <w:t xml:space="preserve">hal-01604535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Festival des Expérimentariums - de jeunes chercheurs à la rencontre du grand public, Lycée et Maison natale de Pasteur, Dole (25), 20-22 mai 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Ex ante evaluation of cropping systems for weed-mediated pests and environmental benefits with simulation–based indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentarium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dole, France</w:t>
+              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604574v1</w:t>
+                <w:t xml:space="preserve">hal-01990400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentarium - de jeunes chercheurs à la rencontre d'élèves de la primaire au lycée, Lycée, Nevers (58), novembre 2016. Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet EQUIPE: Comparaison des qualités prédictives de 27 indicateurs de risque pesticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- J. Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentarium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nevers, France</w:t>
+              <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. pp.136-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604573v1</w:t>
+                <w:t xml:space="preserve">hal-02869239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet EQUIPE: Comparaison des qualités prédictives de 27 indicateurs de risque pesticide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Morin</w:t>
+                <w:t xml:space="preserve">Caractérisation de la distribution spatiale des communautés microbiennes du sol et de ses déterminants à l’échelle du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Constancias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Horrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Versailles, France. pp.136-141</w:t>
+              <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869239v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la distribution spatiale des communautés microbiennes du sol et de ses déterminants à l’échelle du paysage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Walid Horrigue</w:t>
+                <w:t xml:space="preserve">Extracting Decision Trees from Interval Pattern Concept Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Assaghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner Meira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p</w:t>
+              <w:t xml:space="preserve">The Eighth International Conference on Concept Lattices and their Applications - CLA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Nancy Grand Est - LORIA, Oct 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738587v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Decision Trees from Interval Pattern Concept Lattices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wagner Meira</w:t>
+                <w:t xml:space="preserve">Selection of indicators by machine learning: Application to estimate permanent grassland plant richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on Concept Lattices and their Applications - CLA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Nancy Grand Est - LORIA, Oct 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">24th General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Raumberg-Gumpenstein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640938v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of indicators by machine learning: Application to estimate permanent grassland plant richness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adverse Drug Reaction Mining in Pharmacovigilance data using Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lillo Le-Louët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th General Meeting of the European Grassland Federation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Principles and Practice of Knowledge Discovery in Databases (PKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.386-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15939-8_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749822v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00599549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Coron System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marcuola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Szathmary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Formal Concept Analsis - ICFCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Agadir, Morocco. pp.55--58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00600232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse Drug Reaction Mining in Pharmacovigilance data using Formal Concept Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey of Hybrid Representation of Concept Lattices in Conceptual Knowledge Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Eklund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lillo Le-Louët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principles and Practice of Knowledge Discovery in Databases (PKDD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I8th International Conference on Formal Concept Analysis - ICFCA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Agadir, Morocco. pp.296-311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11928-6_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15939-8_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00599549v1</w:t>
+                <w:t xml:space="preserve">inria-00503254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Hybrid Representation of Concept Lattices in Conceptual Knowledge Processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complémentarité des méthodes numériques et symboliques en pharmacovigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lillo-Le Louet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I8th International Conference on Formal Concept Analysis - ICFCA 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.221-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-11928-6_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00503254v1</w:t>
+                <w:t xml:space="preserve">inria-00506606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité des méthodes numériques et symboliques en pharmacovigilance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indexation de photos sociales par propagation sur une hiérarchie de concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy de Oliveira-Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lillo-Le Louet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.221-232</w:t>
+              <w:t xml:space="preserve">IC2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00506606v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation de photos sociales par propagation sur une hiérarchie de concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie sémantique auto-organisée d'un référentiel de connaissances partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">IC 2008, 19èmes journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377721v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie sémantique auto-organisée d'un référentiel de connaissances partagé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Concept Lattice for Visual Navigation Assistance and Attribute Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2008, 19èmes journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.161-172</w:t>
+              <w:t xml:space="preserve">16th International Conference on Conceptual Structures (ICCS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353877v1</w:t>
+                <w:t xml:space="preserve">hal-00807618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattice for Visual Navigation Assistance and Attribute Selection</w:t>
+                <w:t xml:space="preserve">Using Concept Lattices as a Visual Assistance for Attribute Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Conceptual Structures (ICCS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.41-48</w:t>
+              <w:t xml:space="preserve">ICCS'08 - 16th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. p. 41-48, ISSN 1613-0073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807618v1</w:t>
+                <w:t xml:space="preserve">hal-00353721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattices as a Visual Assistance for Attribute Selection</w:t>
+                <w:t xml:space="preserve">Navigation sur des cartes de connaissances suportées par un treillis de Galois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS'08 - 16th International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. p. 41-48, ISSN 1613-0073</w:t>
+              <w:t xml:space="preserve">Carto 2.0 "Où en êtes-vous de la mise en scène de vos informations ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Champs sur Marne, France. pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353721v1</w:t>
+                <w:t xml:space="preserve">hal-00797175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie sémantique auto-organisée d'un référentiel de connaissances partagé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12660,1015 +12647,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation sur des cartes de connaissances suportées par un treillis de Galois</w:t>
+                <w:t xml:space="preserve">Using Concept Lattices for Visual Navigation Assistance in Large Databases: Application to a Patent Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Crampes</w:t>
+                <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carto 2.0 "Où en êtes-vous de la mise en scène de vos informations ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Champs sur Marne, France. pp.105-113</w:t>
+              <w:t xml:space="preserve">CLA 2007, the fifth International Conference on Concept Lattices and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montpellier, France. pp. 88-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797175v1</w:t>
+                <w:t xml:space="preserve">hal-00353726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattices for Visual Navigation Assistance in Large Databases: Application to a Patent Database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Platform Using Knowledge Cartography - ToxNuc-E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reena Shetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Quinqueton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Penalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA 2007, the fifth International Conference on Concept Lattices and Their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CTS: Collaborative Technologies and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Orlando, FL, United States. pp.312-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2007.4621770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353726v1</w:t>
+                <w:t xml:space="preserve">lirmm-00370389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Platform Using Knowledge Cartography - ToxNuc-E</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Penalva</w:t>
+                <w:t xml:space="preserve">Automatic Playlist Composition in a Dynamic Music Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS: Collaborative Technologies and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2007 International Workshop On Semantically Aware Document Processing And Indexing - SADPI'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. pp. 15-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CTS.2007.4621770⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00370389v1</w:t>
+                <w:t xml:space="preserve">hal-00353886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Playlist Composition in a Dynamic Music Landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-linking Music and Pictures through Moods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Workshop On Semantically Aware Document Processing And Indexing - SADPI'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. pp. 15-20</w:t>
+              <w:t xml:space="preserve">2007 International Conference on Multimedia Systems and Applications, MSA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp. 137-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353886v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-linking Music and Pictures through Moods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartes conceptuelles pour l'ingénierie de cartes de connaissances adaptatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Velickovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Conference on Multimedia Systems and Applications, MSA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp. 137-144</w:t>
+              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353736v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes conceptuelles pour l'ingénierie de cartes de connaissances adaptatives</w:t>
+                <w:t xml:space="preserve">Ontological ISA-Distance Measure for Information Visualisation on Conceptual Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.151-160</w:t>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2006: OTM 2006 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.1050-1061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026287v1</w:t>
+                <w:t xml:space="preserve">hal-00353703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontological ISA-Distance Measure for Information Visualisation on Conceptual Maps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Proposals for Multiple to Single Inheritance Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2006: OTM 2006 Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.1050-1061</w:t>
+              <w:t xml:space="preserve">MASPEGHI: Managing SPEcialization/Generalization Hierarchies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Oslo, Norway. pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353703v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposals for Multiple to Single Inheritance Transformation</w:t>
+                <w:t xml:space="preserve">Evolution d'une Sous-Hiérarchie de Galois : Le Cas de l'Ajout d'Objets ou d'Attributs Formels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de l'Atelier "Usage des Treillis de Galois pour de l'Intelligence ArtificiellePlate Forme AFIA'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13678,51 +13570,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13744,110 +13636,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Végéphyl – 25ème conférence du COLUMA. Journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much can we simplify irrigation in an integrated modelling purpose? A case study in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13889,73 +13781,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire et évaluer des solutions d’adaptation locales au changement climatique avec une modélisation intégrée agro-hydrologique parcimonieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Soutif-Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13964,150 +13856,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling crop-weed canopies as a tool to optimise crop diversification in agroecological cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14139,100 +14031,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les couverts cultures : adventices pour étudier le rôle de la diversification des cultures dans les systèmes de culture agro écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14264,980 +14156,980 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Orléans, France. , 10p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design of a Decision Support Dystem for integrated weed management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kmetijski inštitut Slovenije</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18. European Weed Research Society Symposium, EWRS 2018. Book of abstrasts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hétérogénéité des données au sein du projet Cosac: Enjeux et solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Brun</w:t>
+                <w:t xml:space="preserve">Ophélie Jolys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Jolys</w:t>
+                <w:t xml:space="preserve">Pascale Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution à mi-parcours du projet de recherche ANR COSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France. 85 p., 2017, COSAC un projet pour la conception de Stratégies durables de gestion des Adventices dans un contexte de Changement (climat, pratiques agricoles, biodiversité)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps of participatory design for DSS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la QUalité prédictive d’Indicateurs PEsticides pour la qualité des eaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marks-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 25 p., 2016</w:t>
+              <w:t xml:space="preserve">46ème Colloque du Groupe Français d'études sur les Pesticides (GFP) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741943v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet EQUIPE : Evaluation de la QUalité prédictive d’Indicateurs PEsticides pour la qualité des eaux.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Morin</w:t>
+                <w:t xml:space="preserve">CoSAC, un projet pour la conception de stratégies durables de gestion des adventices dans un contexte de changement (climat, pratiques agricoles, biodiversité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Colloque du Groupe Français d'études sur les Pesticides (GFP) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.140-149, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878280v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoSAC, un projet pour la conception de stratégies durables de gestion des adventices dans un contexte de changement (climat, pratiques agricoles, biodiversité)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Pagès</w:t>
+                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.140-149, 2016</w:t>
+              <w:t xml:space="preserve">, pp.467-476, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604470v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">First steps of participatory design for DSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.467-476, 2016</w:t>
+              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 25 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533958v1</w:t>
+                <w:t xml:space="preserve">hal-02741943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of predictive quality of 27 risk indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marks-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Pesticide Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un outil d'aide à la décision pour la gestion intégrée de la flore adventice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15265,51 +15157,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15319,468 +15211,468 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AqYield-NC model documentation : Extension of the AqYield soil-crop model for simulating microbial processes involved in soil nitrogen and carbon fluxes in the MAELIA platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/P0D3I5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAELIA multiagent platform - modelling and simulation of socioagroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d’Agropolis International - COMPLEX SYSTEMS - From biology to landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of data mining approaches. Methodological Approaches to System Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme multi-agent MAELIA - modélisation et simulation des systèmes socio-agro-écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d’Agropolis International - SYSTÈMES COMPLEXES - de la biologie aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15790,749 +15682,749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+                <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Angers</w:t>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Augusto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025, 780 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934694v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+                <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Angers</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides. Programme Evaluation et réduction des risques liés à l’utilisation des Pesticides APR 2011 « Changer les pratiques agricoles pour préserver les services écosystémiques ». Rapport final- août 2016</w:t>
+                <w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. 2016, 39p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agrosup Dijon, Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement; Inra; Université Bourgogne Franche-Comté. 2016, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02801241v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides</w:t>
+                <w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides. Programme Evaluation et réduction des risques liés à l’utilisation des Pesticides APR 2011 « Changer les pratiques agricoles pour préserver les services écosystémiques ». Rapport final- août 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agrosup Dijon, Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement; Inra; Université Bourgogne Franche-Comté. 2016, pp.37</w:t>
+              <w:t xml:space="preserve">[0] AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. 2016, 39p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01921134v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérations de Manipulation de Hiérarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Huchard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation des Règles d'Aide à la Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16542,114 +16434,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations visuelles adaptatives de connaissances associant projection multidimensionnelle (MDS) et analyse de concepts formels (FCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_stic. École Nationale Supérieure des Mines de Paris, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008ENMP1622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00004559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId380"/>
+      <w:footerReference w:type="default" r:id="rId379"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16717,51 +16609,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE24AB3E"/>
+    <w:nsid w:val="C4567EC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16865,51 +16757,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CED1BFCC"/>
+    <w:nsid w:val="C1D6A718"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17013,51 +16905,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57BC573C"/>
+    <w:nsid w:val="397D2C1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17250,51 +17142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-villerd" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7156-7512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076462153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218280490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABC-4340-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/agroecosystem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lae.univ-lorraine.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maelia-platform.inra.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.dijon.inrae.fr/umragroecologie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecophytopic.fr/florsys-analyse-et-modelisation-des-effets-des-pratiques-agricoles-sur-les-services-et-disservices" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loria.fr/fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orpailleur.loria.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgi2p.mines-ales.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166702v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrocq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Henychov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art01-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art03-GB" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Christel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167454" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint-Bois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108773" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-023-00846-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103365" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Rouabah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2022.104866" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641550v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lannuzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.809056" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126592" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sabrina Jerrentrup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.881410" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03610240v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerrutti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art02" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412586v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142815" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03132684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118846v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103066" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157394v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien van Inghelandt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tcsz-9a31" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014310v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106635" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915375v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652920v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks-Perreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Real" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.112" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.04.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;al" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513784868270021E12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702097v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.070" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858525v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138499805203516E12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269006v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475927v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.255" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.989" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillet-Mezeray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Noirtin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/smk1-n191" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506482v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.201" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carteret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Velickovski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mooney" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128118v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128687v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889330v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;rond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894572v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921743v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067559v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1522" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887856v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494802v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belorgey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974143v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912913v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942379v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321765v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788115v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185874v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947666v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735635v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735098v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951841v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607953v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918921v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Serradj-Noirtin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608314v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607909v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605961v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785576v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604469v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170598v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marks-Perreau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602686v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabolin-Meinrad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charles Schneider" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602763v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604535v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990400v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869095v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierlot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Constant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioeddine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604555v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604376v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604588v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604574v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604573v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869239v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- J. Marks-Perreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738587v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640938v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Meira" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600232v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marcuola" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szathmary" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599549v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo Le-Lou&#235;t" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15939-8_25" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503254v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eklund" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11928-6_21" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le Louet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377721v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy de Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353877v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807618v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353721v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416696v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797175v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353726v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370389v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Shetty" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Penalva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621770" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353886v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Emery" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353736v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026287v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353703v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108779v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pons" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269742v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695965v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922614v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511874v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736547v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734225v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604465v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jolys" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741943v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878280v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604470v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393809.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533958v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393532.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870133v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739557v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097088v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639861v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097516v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801241v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921134v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269727v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roume" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269536v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004559v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ENMP1622" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-villerd" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7156-7512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076462153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218280490" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABC-4340-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/agroecosystem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lae.univ-lorraine.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maelia-platform.inra.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.dijon.inrae.fr/umragroecologie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecophytopic.fr/florsys-analyse-et-modelisation-des-effets-des-pratiques-agricoles-sur-les-services-et-disservices" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loria.fr/fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orpailleur.loria.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minesparis.psl.eu/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgi2p.mines-ales.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166702v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrocq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Henychov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laflotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art01-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art03-GB" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Christel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167454" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Saint-Bois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108773" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soutif-Bellenger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-023-00846-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Rouabah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Meiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasserre-Joulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tosser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2022.104866" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108050" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lannuzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.809056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758473v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126592" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sabrina Jerrentrup" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.881410" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03610240v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Canard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cerrutti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art02" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134725" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142815" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03132684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108166" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03970246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Miara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103066" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917512v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106635" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13118" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921273v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915375v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien van Inghelandt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tcsz-9a31" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624809v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.04.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marks-Perreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R&#233;al" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513784868270021E12" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138499805203516E12" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.070" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Real" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.112" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475927v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.255" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269006v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.989" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maillet-Mezeray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Noirtin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/smk1-n191" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carteret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506482v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.201" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Velickovski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mooney" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889330v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;rond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325353v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soulie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894572v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921743v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1522" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887856v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belorgey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494687v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942716v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968717v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942379v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912913v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974143v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;ry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321765v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788115v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947666v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wassenaar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735635v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735098v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951841v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918921v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Serradj-Noirtin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607909v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785576v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604469v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605961v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170598v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marks-Perreau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602686v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Meyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabolin-Meinrad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charles Schneider" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602763v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607953v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604555v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869095v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierlot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Constant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioeddine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604376v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604588v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604574v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604573v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604535v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990400v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869239v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- J. Marks-Perreau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738587v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640938v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Meira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749822v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Amiaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599549v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo Le-Lou&#235;t" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15939-8_25" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marcuola" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szathmary" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503254v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eklund" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11928-6_21" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506606v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le Louet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377721v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy de Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353877v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807618v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353721v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797175v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416696v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353726v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370389v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Shetty" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Penalva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2007.4621770" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353886v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Emery" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353736v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026287v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353703v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108779v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pons" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269742v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695965v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922614v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511874v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736547v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734225v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604465v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jolys" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878280v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604470v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393809.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533958v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393532.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741943v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870133v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739557v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512079v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/P0D3I5" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097088v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639861v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097516v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921134v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801241v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269727v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roume" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269536v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004559v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ENMP1622" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>