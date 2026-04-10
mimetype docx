--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -821,316 +821,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le son, la conscience d’image et la phantasia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Dias Alves</w:t>
+                <w:t xml:space="preserve">« Lâcher prise » et fluidité de la conscience. Mise au point d’un questionnaire d’évaluation, d’inspiration phénoménologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Yin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Begnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, pp.31-42</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460528v1</w:t>
+                <w:t xml:space="preserve">hal-02304014v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lâcher prise » et fluidité de la conscience. Mise au point d’un questionnaire d’évaluation, d’inspiration phénoménologique.</w:t>
+                <w:t xml:space="preserve">Varela : inutile, incertain, pénible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179, pp.44-53</w:t>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.14-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304014v3</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varela : inutile, incertain, pénible ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le son, la conscience d’image et la phantasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dias Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18, pp.14-41</w:t>
+              <w:t xml:space="preserve">, 2021, 20, pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171155v1</w:t>
+                <w:t xml:space="preserve">hal-03460528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse des Entretiens Phénoménologiques Expérientiels par la méthode des saillances résonances. Vers une pensée multi-paradigmatique.</w:t>
               </w:r>
@@ -1274,1085 +1274,1085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099444v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience consciente dans les psychothérapies (II) : Réflexions épistémologiques sur le phénomène hypnotique.</w:t>
+                <w:t xml:space="preserve">La fine pointe de l'âme. Méditation phénoménologique sur l’art de préluder de Monsieur Louis Couperin, dessus de viole du Roy, et sur l’art de philosopher du chevalier René Des-Cartes, seigneur du Perron).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (3), pp.57-94</w:t>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.8-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799380v2</w:t>
+                <w:t xml:space="preserve">hal-02063063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fine pointe de l'âme. Méditation phénoménologique sur l’art de préluder de Monsieur Louis Couperin, dessus de viole du Roy, et sur l’art de philosopher du chevalier René Des-Cartes, seigneur du Perron).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QUANTITATIVE EFFECTS OF AUDITORY STIMULATION ACCORDING TO THE TOMATIS METHOD. A PRELIMINARY STUDY OF CORRELATION BETWEEN TOMATIS LISTENING TEST AND AUDITORY COGNITIVE EVOKED POTENTIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Vandeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Vervoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grapperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimahéfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.8-19</w:t>
+              <w:t xml:space="preserve">Advance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063063v1</w:t>
+                <w:t xml:space="preserve">hal-02311520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTITATIVE EFFECTS OF AUDITORY STIMULATION ACCORDING TO THE TOMATIS METHOD. A PRELIMINARY STUDY OF CORRELATION BETWEEN TOMATIS LISTENING TEST AND AUDITORY COGNITIVE EVOKED POTENTIALS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tantely Razafimahéfa</w:t>
+                <w:t xml:space="preserve">Neurofeedback et subjectivité : l'entretien phénoménologique expérientiel pour mieux comprendre le vécu des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Meissirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advance</w:t>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311520v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurofeedback et subjectivité : l'entretien phénoménologique expérientiel pour mieux comprendre le vécu des patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Meissirel</w:t>
+                <w:t xml:space="preserve">Mystérieuses filiations : Husserl et Heidegger, Freud et Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Mougin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416414v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mystérieuses filiations : Husserl et Heidegger, Freud et Jung</w:t>
+                <w:t xml:space="preserve">DE LA NEUROPHYSIOLOGIE SÈCHE A LA NEUROPHYSIOLOGIE HUMIDE : ENTRE MYTHOLOGIES NEUROSCIENTIFIQUES ET INCERTITUDES PSYCHIATRIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177, pp.273-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159752v1</w:t>
+                <w:t xml:space="preserve">hal-01931048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE LA NEUROPHYSIOLOGIE SÈCHE A LA NEUROPHYSIOLOGIE HUMIDE : ENTRE MYTHOLOGIES NEUROSCIENTIFIQUES ET INCERTITUDES PSYCHIATRIQUES</w:t>
+                <w:t xml:space="preserve">L'expérience consciente dans les psychothérapies (II) : Réflexions épistémologiques sur le phénomène hypnotique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 177, pp.273-278</w:t>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (3), pp.57-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931048v1</w:t>
+                <w:t xml:space="preserve">hal-01799380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le portrait experientiel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EEG MODIFICATIONS ASSOCIATED WITH ATYPICAL STRICT ANTIPSYCHOTIC MONOTHERAPIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dias Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, pp.22-23</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.555-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820476v1</w:t>
+                <w:t xml:space="preserve">hal-01847854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience psychothérapeutique comme expérience consciente : L'hypnose.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'exploration de l'expérience consciente : archéologie d'une démarche de recherche. Vers l'entretien phénoménologique expérientiel (EPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Mougin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.32-34</w:t>
+              <w:t xml:space="preserve">, 2018, 11, pp.43-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799387v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploration de l'expérience consciente : archéologie d'une démarche de recherche. Vers l'entretien phénoménologique expérientiel (EPE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroencephalogram Modifications Associated With Atypical Strict Antipsychotic Monotherapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dias Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of clinical psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.555-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JCP.0000000000000953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937269v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG MODIFICATIONS ASSOCIATED WITH ATYPICAL STRICT ANTIPSYCHOTIC MONOTHERAPIES</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les modalités de l'explicitation de l'expérience consciente ressemblent aux variétés de la physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (6), pp.555-562</w:t>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.81, 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847854v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroencephalogram Modifications Associated With Atypical Strict Antipsychotic Monotherapies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le portrait experientiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of clinical psychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/JCP.0000000000000953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02146856v1</w:t>
+                <w:t xml:space="preserve">hal-01820476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les modalités de l'explicitation de l'expérience consciente ressemblent aux variétés de la physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expérience psychothérapeutique comme expérience consciente : L'hypnose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11, pp.81, 82</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937292v1</w:t>
+                <w:t xml:space="preserve">hal-01799387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les psychothérapies comme expériences conscientes (I) Le neurofeedback : de la cybernétique à la phénoménologie.</w:t>
               </w:r>
@@ -2619,51 +2619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE LA « FEUILLE DE SOINS » A LA TRACE DE LA RENCONTRE : UNE PHENOMENOLOGIE DU QUOTIDIEN DE LA PSYCHIATRIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2695,459 +2695,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénoménologie expérientielle de l’algie vasculaire de la face (AVF)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MODALISATIONS OF THE CONSCIOUSNESS FIELD: A PHENOMENOLOGICAL AND MORPHODYNAMIC APPROACH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473932v1</w:t>
+                <w:t xml:space="preserve">hal-01580235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does sensory gating have a protective effect against hallucinatory behavior in schizophrenia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Faugere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 127 (2), pp.1746-1748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinph.2015.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does sensory gating have a protective effect against hallucinatory ă behavior in schizophrenia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Faugere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 127 (2), pp.1746-1748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODALISATIONS OF THE CONSCIOUSNESS FIELD: A PHENOMENOLOGICAL AND MORPHODYNAMIC APPROACH.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phénoménologie expérientielle de l’algie vasculaire de la face (AVF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bourvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 175 (3), pp.247-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2015.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580235v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homonculus musical ou le contenu des vécus pré-réflexifs dans l'écoute de la musique</w:t>
               </w:r>
@@ -3196,3075 +3196,3079 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated C-reactive protein is associated with sensory gating deficit in schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurophénoménologie du signe linguistique : Apport du modèle Phénoménologique Morphodynamique et Structuraliste (PMS) à la compréhension des mécanismes neuraux sous-tendant la donation de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Arthur T Micoulaud-Franchi</w:t>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Faugere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boyer</w:t>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fond</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniele Schon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384010v1</w:t>
+                <w:t xml:space="preserve">hal-02437819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophénoménologie du signe linguistique : Apport du modèle Phénoménologique Morphodynamique et Structuraliste (PMS) à la compréhension des mécanismes neuraux sous-tendant la donation de sens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+                <w:t xml:space="preserve">Sensory gating in adult with attention-deficit/hyperactivity disorder: Event-evoked potential and perceptual experience reports comparisons with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille R Besson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+                <w:t xml:space="preserve">Pauline Péri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Schon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Baillif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2015.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437819v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory gating in adult with attention-deficit/hyperactivity disorder: Event-evoked potential and perceptual experience reports comparisons with schizophrenia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La rencontre explicitante comme compréhension existentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384008v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rencontre explicitante comme compréhension existentielle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurophénoménologie du signe linguistique. Apport du modèle Phénoménologique, Structuraliste et Morphodynamique (PMS) à la compréhension des mécanismes neuraux sous-tendant la donation de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808279v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophénoménologie du signe linguistique. Apport du modèle Phénoménologique, Structuraliste et Morphodynamique (PMS) à la compréhension des mécanismes neuraux sous-tendant la donation de sens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the correlation between perceptual inundation caused by realistic immersive environmental auditory scenes and the sensory gating inventory in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Besson</w:t>
+                <w:t xml:space="preserve">Alexandre El-Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cermolacce</w:t>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schön</w:t>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Piotrowski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cermolacce Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (5), pp.606-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820542v1</w:t>
+                <w:t xml:space="preserve">hal-01230177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the correlation between perceptual inundation caused by realistic immersive environmental auditory scenes and the sensory gating inventory in schizophrenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cermolacce Michel</w:t>
+                <w:t xml:space="preserve">Association of metabolic syndrome with sensory gating deficits in patients with chronic schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2015.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230177v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of metabolic syndrome with sensory gating deficits in patients with chronic schizophrenia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+                <w:t xml:space="preserve">Effects of Clozapine on Perceptual Abnormalities and Sensory Gating A Preliminary Cross-Sectional Study in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boyer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cermolacce Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01384023v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Clozapine on Perceptual Abnormalities and Sensory Gating A Preliminary Cross-Sectional Study in Schizophrenia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Elevated C-reactive protein is associated with sensory gating deficit in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur T Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cermolacce Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 165 (1), pp.94-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2015.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319561v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of clozapine on perceptual abnormalities and sensory gating. a preliminary cross-sectional study in schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural speech comprehension in bipolar disorders: An event-related brain potential study among manic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cermolacce Michel</w:t>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Faget</w:t>
+                <w:t xml:space="preserve">Muriel Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 158, pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2013.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230182v1</w:t>
+                <w:t xml:space="preserve">hal-01384042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemological and critical analysis of neurofeedback as a psychotherapeutic system. The emblematic case of attention deficit/hyperactivity disorder</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of the French Sensory Gating Inventory: A confirmatory factor analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William P. Hetrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bolbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220 (3), pp.1106-1112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384072v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural speech comprehension in bipolar disorders: An event-related brain potential study among manic patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">The covariation of independent and dependant variables in neurofeedback: A proposal framework to identify cognitive processes and brain activity variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Quiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2013.11.013⟩</w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.162-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2014.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384042v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Sensory Gating Inventory: A confirmatory factor analysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t>
+                <w:t xml:space="preserve">Biofeedback and drug-resistant epilepsy: Back to an earlier treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William P. Hetrick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boyer</w:t>
+                <w:t xml:space="preserve">L. Lanteaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Bolbecker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Pallanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 220 (3), pp.1106-1112</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 170 (3), pp.187-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319564v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The covariation of independent and dependant variables in neurofeedback: A proposal framework to identify cognitive processes and brain activity variables</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do schizophrenia patients with low P50-suppression report more perceptual anomalies with the sensory gating inventory?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William P. Hetrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bolbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 157 (1-3), pp.157-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2014.03.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01384047v1</w:t>
+                <w:t xml:space="preserve">hal-01319581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofeedback and drug-resistant epilepsy: Back to an earlier treatment?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
+                <w:t xml:space="preserve">``All that glitters is not ... alone''. Congruity effects in highly and less predictable sentence contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lanteaume</w:t>
+                <w:t xml:space="preserve">S. Scannella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pallanca</w:t>
+                <w:t xml:space="preserve">M. Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (2), pp.189-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2014.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384044v1</w:t>
+                <w:t xml:space="preserve">hal-01384048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do schizophrenia patients with low P50-suppression report more perceptual anomalies with the sensory gating inventory?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epistemological and critical analysis of neurofeedback as a psychotherapeutic system. The emblematic case of attention deficit/hyperactivity disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (4), pp.667-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2013.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319581v1</w:t>
+                <w:t xml:space="preserve">hal-01384072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">``All that glitters is not ... alone''. Congruity effects in highly and less predictable sentence contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of clozapine on perceptual abnormalities and sensory gating. a preliminary cross-sectional study in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cermolacce</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cermolacce Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384048v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event related potentials (ERP's) in psychiatry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Element for a history of electricity and brain in psychiatry. Psychiatric therapeutic applications of external electrical brain stimulation and electrical brain recording (Part II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 171 (5), pp.342-349. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 171 (5), pp.323-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384116v1</w:t>
+                <w:t xml:space="preserve">hal-01384118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element for a history of electricity and brain in psychiatry. Psychiatric therapeutic applications of external electrical brain stimulation and electrical brain recording (Part II)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’accès aux vécus pré-réflexifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzani C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micoulaud-Franchy J.-A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunez N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fagot A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariaud A.-S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 171 (5), pp.323-327. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 171, pp.64-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01384118v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical neurophysiology in psychiatry: I - Techniques, vocabularies and indications of conventional electroencephalogram</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is sensory inundation in schizophrenia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.005⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124 (3), pp.628-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01384114v1</w:t>
+                <w:t xml:space="preserve">hal-01384099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès aux vécus pré-réflexifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Balzani C.</w:t>
+                <w:t xml:space="preserve">Electrophysiology and schizophrenic vulnerability: The N400 component as endophenotype candidate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micoulaud-Franchy J.-A</w:t>
+                <w:t xml:space="preserve">J. -A. Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunez N</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariaud A.-S</w:t>
+                <w:t xml:space="preserve">J. Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (2), pp.81-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2013.01.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510844v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is sensory inundation in schizophrenia?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clinical neurophysiology in psychiatry: I - Techniques, vocabularies and indications of conventional electroencephalogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 124 (3), pp.628-629. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (5), pp.334-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384099v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiology and schizophrenic vulnerability: The N400 component as endophenotype candidate?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Faugere</w:t>
+                <w:t xml:space="preserve">Clinical neurophysiology in psychiatry: 3-Electroencephalography during electroconvulsive therapy sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Quiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Naudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Besson</w:t>
+                <w:t xml:space="preserve">Christophe Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43 (2), pp.81-94. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (6), pp.415-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2013.01.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384082v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical neurophysiology in psychiatry: 3-Electroencephalography during electroconvulsive therapy sessions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lançon</w:t>
+                <w:t xml:space="preserve">Mixed depressions: clinical and neurophysiological biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -A. Micoulaud Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (3), pp.S149-S156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01384115v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed depressions: clinical and neurophysiological biomarkers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. -A. Geoffroy</w:t>
+                <w:t xml:space="preserve">Combining Neurophysiological and Functional Neuroimaging Biomarkers to Predict rTMS Non-Response in Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -A. Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.461-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2012.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384110v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Element for a history of electricity and brain in psychiatry. Beginning and development of electrical brain stimulation and electrical brain recording (First part)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6283,234 +6287,230 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 171 (5), pp.318-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2013.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Neurophysiological and Functional Neuroimaging Biomarkers to Predict rTMS Non-Response in Depression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Lancon</w:t>
+                <w:t xml:space="preserve">Event related potentials (ERP's) in psychiatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (3), pp.461-463. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (5), pp.342-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2012.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384095v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroenhancement in Healthy Subject? A French Case Study</w:t>
               </w:r>
@@ -6522,51 +6522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (3), pp.213-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6612,103 +6612,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an exploration of feeling of strangeness in schizophrenia: perspectives on acousmatic and everyday listening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Abnormal Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 131 (3), pp.628-640. </w:t>
@@ -6746,51 +6746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de la réaction électrodermale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grapperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérez Annie-Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6850,103 +6850,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorization and timbre perception of environmental sounds in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cermolacce Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 189 (1), pp.149-152. </w:t>
@@ -7399,269 +7399,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do you reproduce a synthetic sound of an ellipse in water ? A phenomenological investigation of pre-reflexive contents of consciousness.</w:t>
+                <w:t xml:space="preserve">Quand la conscience crée des neurones ou peut-on se débarrasser des mythologies neuroscientifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">In press</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982288v1</w:t>
+                <w:t xml:space="preserve">hal-03078367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la conscience crée des neurones ou peut-on se débarrasser des mythologies neuroscientifiques ?</w:t>
+                <w:t xml:space="preserve">An epistemology of the simultaneous multiple possibilities. Phenomenological and quantum foundations; resonances with the aesthetics of the baroque; links with interdisciplinarity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078367v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An epistemology of the simultaneous multiple possibilities. Phenomenological and quantum foundations; resonances with the aesthetics of the baroque; links with interdisciplinarity.</w:t>
+                <w:t xml:space="preserve">How do you reproduce a synthetic sound of an ellipse in water ? A phenomenological investigation of pre-reflexive contents of consciousness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Degrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bordonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626210v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaires d'évaluation qualitative de la fluidité de la conscience. (EQFC)</w:t>
               </w:r>
@@ -8472,294 +8472,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEUT-ON TRANSPOSER LES MODELES DE LA NEUROLOGIE A LA PSYCHIATRIE ? ou « CETTE SCIENCE N'A RIEN A NOUS DIRE… »</w:t>
+                <w:t xml:space="preserve">Phénoménologie de la spiritualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">A.Guillen. </w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Ploton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essai d'épistémologie pour la psychiatrie de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERES, pp.33-50, 2017, 978-2-7492-5401-2</w:t>
+              <w:t xml:space="preserve">Vie psychique, spiritualité et vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-226, 2017, 978-2-36717-381-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770436v1</w:t>
+                <w:t xml:space="preserve">hal-01769389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénoménologie de la spiritualité</w:t>
+                <w:t xml:space="preserve">PEUT-ON TRANSPOSER LES MODELES DE LA NEUROLOGIE A LA PSYCHIATRIE ? ou « CETTE SCIENCE N'A RIEN A NOUS DIRE… »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Louis Ploton. </w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.Guillen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie psychique, spiritualité et vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Essai d'épistémologie pour la psychiatrie de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERES, pp.33-50, 2017, 978-2-7492-5401-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique sociale</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01769389v1</w:t>
+                <w:t xml:space="preserve">hal-01770436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective view on sound synthesis BCI control in light of two paradigms of cognitive neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eduardo Reck Miranda, Julien Castet and Benjanim Knapp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.61-87, 2014, 978-1-4471-6584-2. </w:t>
@@ -8902,103 +8902,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological approach to investigate the pre-reflexive contents of consciousness during sound production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Degrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bordonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Music Multidisciplinary Research - CMMR2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
@@ -9165,103 +9165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MusiDance : Effets thérapeutiques du son et de la musique sur les personnes en situation de dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2018 - 10ème Conférence Handicap 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -9473,51 +9473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9843,51 +9843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 ans de psychologie de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10175,51 +10175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC18568F"/>
+    <w:nsid w:val="E68B3A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10406,51 +10406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvd-mars@orange.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536613v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dias Alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Jobic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Abello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0343295" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Grousset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Kanny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-023-02526-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kotwas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lanteaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bastien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2014.10.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35112/Dubois/sfmth-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mougin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304014v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Turcq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Begnis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099444v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799380v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Vandeul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Vervoort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grapperon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimah&#233;fa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Meissirel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JCP.0000000000000953" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Quiles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.11.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piotrowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bourvis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.06.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faugere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cermolacce" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.10.031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur T Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.03.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDND84BW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vaillant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baillif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2015.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cermolacce" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sch&#246;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Piotrowski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre El-Kaim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cermolacce Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2015.04.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMT6SL91-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micoulaud-Franchi Jean-Arthur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384072v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.02.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maurel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2013.11.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319564v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Hetrick" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bolbecker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2014.03.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanteaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pallanca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319581v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scannella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faugere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.04.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Balzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KZRXKQ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.03.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3CL2RNX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384114v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HM8QM0P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02510844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balzani C." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micoulaud-Franchy J.-A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunez N" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagot A" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaud A.-S" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384099v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.07.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naudin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.01.119" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384115v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9596XL7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Geoffroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balzani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belzeaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384113v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.03.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7QBR721-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384095v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richieri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2012.07.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW8T48GZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384124v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2012026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31D4BA4BD8475AF120BC489A504D9172F7691120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652306v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026411" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Annie-Claude" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.05.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2011.03.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMBQLMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434455v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitmengin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bitbol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pachoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02375444v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fournier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ponthus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004424-200206000-00003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201800v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982288v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degrandi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordonn&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078367v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626210v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mougin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310700v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995248v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mariaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591788v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914668v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64621" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820473v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769389v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6584-2_4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264344v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992868v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bastien-Toniazzo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794900v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849117v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544711v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spampinato" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41128" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01271265v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guirard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouvel Jean-Marc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500996v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvd-mars@orange.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536613v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dias Alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Jobic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Abello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0343295" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Grousset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Kanny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-023-02526-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kotwas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lanteaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bastien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2014.10.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35112/Dubois/sfmth-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304014v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mougin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Turcq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Begnis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171155v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099444v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Vandeul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Vervoort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grapperon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimah&#233;fa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Meissirel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799380v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JCP.0000000000000953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820476v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Quiles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.11.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piotrowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faugere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cermolacce" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.10.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bourvis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.06.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vaillant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lopez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baillif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2015.03.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cermolacce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sch&#246;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Piotrowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre El-Kaim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cermolacce Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2015.04.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMT6SL91-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micoulaud-Franchi Jean-Arthur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur T Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.03.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDND84BW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maurel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2013.11.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Hetrick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bolbecker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2014.03.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanteaume" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pallanca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319581v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scannella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faugere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.04.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384072v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naudin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.02.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230182v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.03.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3CL2RNX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02510844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balzani C." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micoulaud-Franchy J.-A" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunez N" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagot A" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaud A.-S" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.07.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384082v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.01.119" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Balzani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HM8QM0P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384115v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9596XL7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384110v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Geoffroy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balzani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belzeaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2012.07.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW8T48GZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384113v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.03.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7QBR721-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KZRXKQ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384124v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2012026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31D4BA4BD8475AF120BC489A504D9172F7691120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652306v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026411" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Annie-Claude" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.05.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2011.03.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMBQLMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434455v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitmengin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bitbol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pachoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02375444v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fournier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ponthus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004424-200206000-00003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201800v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078367v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626210v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982288v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degrandi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordonn&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mougin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310700v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995248v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mariaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591788v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914668v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64621" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820473v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769389v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770436v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6584-2_4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264344v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992868v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bastien-Toniazzo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794900v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849117v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544711v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spampinato" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41128" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01271265v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guirard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouvel Jean-Marc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500996v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>