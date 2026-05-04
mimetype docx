--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -821,316 +821,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lâcher prise » et fluidité de la conscience. Mise au point d’un questionnaire d’évaluation, d’inspiration phénoménologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le son, la conscience d’image et la phantasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dias Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179, pp.44-53</w:t>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304014v3</w:t>
+                <w:t xml:space="preserve">hal-03460528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varela : inutile, incertain, pénible ?</w:t>
+                <w:t xml:space="preserve">« Lâcher prise » et fluidité de la conscience. Mise au point d’un questionnaire d’évaluation, d’inspiration phénoménologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Yin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Begnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, pp.14-41</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171155v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304014v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le son, la conscience d’image et la phantasia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Varela : inutile, incertain, pénible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20, pp.31-42</w:t>
+              <w:t xml:space="preserve">, 2021, 18, pp.14-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460528v1</w:t>
+                <w:t xml:space="preserve">hal-03171155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse des Entretiens Phénoménologiques Expérientiels par la méthode des saillances résonances. Vers une pensée multi-paradigmatique.</w:t>
               </w:r>
@@ -1274,1085 +1274,1085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099444v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fine pointe de l'âme. Méditation phénoménologique sur l’art de préluder de Monsieur Louis Couperin, dessus de viole du Roy, et sur l’art de philosopher du chevalier René Des-Cartes, seigneur du Perron).</w:t>
+                <w:t xml:space="preserve">L'expérience consciente dans les psychothérapies (II) : Réflexions épistémologiques sur le phénomène hypnotique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.8-19</w:t>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (3), pp.57-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063063v1</w:t>
+                <w:t xml:space="preserve">hal-01799380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTITATIVE EFFECTS OF AUDITORY STIMULATION ACCORDING TO THE TOMATIS METHOD. A PRELIMINARY STUDY OF CORRELATION BETWEEN TOMATIS LISTENING TEST AND AUDITORY COGNITIVE EVOKED POTENTIALS</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fine pointe de l'âme. Méditation phénoménologique sur l’art de préluder de Monsieur Louis Couperin, dessus de viole du Roy, et sur l’art de philosopher du chevalier René Des-Cartes, seigneur du Perron).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.8-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311520v1</w:t>
+                <w:t xml:space="preserve">hal-02063063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurofeedback et subjectivité : l'entretien phénoménologique expérientiel pour mieux comprendre le vécu des patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+                <w:t xml:space="preserve">QUANTITATIVE EFFECTS OF AUDITORY STIMULATION ACCORDING TO THE TOMATIS METHOD. A PRELIMINARY STUDY OF CORRELATION BETWEEN TOMATIS LISTENING TEST AND AUDITORY COGNITIVE EVOKED POTENTIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Vandeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Vervoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grapperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimahéfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
+              <w:t xml:space="preserve">Advance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416414v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mystérieuses filiations : Husserl et Heidegger, Freud et Jung</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurofeedback et subjectivité : l'entretien phénoménologique expérientiel pour mieux comprendre le vécu des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Meissirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159752v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE LA NEUROPHYSIOLOGIE SÈCHE A LA NEUROPHYSIOLOGIE HUMIDE : ENTRE MYTHOLOGIES NEUROSCIENTIFIQUES ET INCERTITUDES PSYCHIATRIQUES</w:t>
+                <w:t xml:space="preserve">Mystérieuses filiations : Husserl et Heidegger, Freud et Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 177, pp.273-278</w:t>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931048v1</w:t>
+                <w:t xml:space="preserve">hal-02159752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience consciente dans les psychothérapies (II) : Réflexions épistémologiques sur le phénomène hypnotique.</w:t>
+                <w:t xml:space="preserve">DE LA NEUROPHYSIOLOGIE SÈCHE A LA NEUROPHYSIOLOGIE HUMIDE : ENTRE MYTHOLOGIES NEUROSCIENTIFIQUES ET INCERTITUDES PSYCHIATRIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (3), pp.57-94</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177, pp.273-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799380v2</w:t>
+                <w:t xml:space="preserve">hal-01931048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG MODIFICATIONS ASSOCIATED WITH ATYPICAL STRICT ANTIPSYCHOTIC MONOTHERAPIES</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le portrait experientiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (6), pp.555-562</w:t>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847854v1</w:t>
+                <w:t xml:space="preserve">hal-01820476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploration de l'expérience consciente : archéologie d'une démarche de recherche. Vers l'entretien phénoménologique expérientiel (EPE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expérience psychothérapeutique comme expérience consciente : L'hypnose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11, pp.43-57</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937269v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroencephalogram Modifications Associated With Atypical Strict Antipsychotic Monotherapies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exploration de l'expérience consciente : archéologie d'une démarche de recherche. Vers l'entretien phénoménologique expérientiel (EPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of clinical psychopharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.43-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146856v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les modalités de l'explicitation de l'expérience consciente ressemblent aux variétés de la physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EEG MODIFICATIONS ASSOCIATED WITH ATYPICAL STRICT ANTIPSYCHOTIC MONOTHERAPIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dias Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11, pp.81, 82</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.555-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937292v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le portrait experientiel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroencephalogram Modifications Associated With Atypical Strict Antipsychotic Monotherapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dias Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of clinical psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.555-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JCP.0000000000000953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820476v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience psychothérapeutique comme expérience consciente : L'hypnose.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les modalités de l'explicitation de l'expérience consciente ressemblent aux variétés de la physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.32-34</w:t>
+              <w:t xml:space="preserve">, 2018, 11, pp.81, 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799387v1</w:t>
+                <w:t xml:space="preserve">hal-01937292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les psychothérapies comme expériences conscientes (I) Le neurofeedback : de la cybernétique à la phénoménologie.</w:t>
               </w:r>
@@ -2414,256 +2414,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la clinique au « terrain fétide et palpitant de la vie » : une mise en perspective psychiatrique de la physiologie clinique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NEUROPHENOMENOLOGIE DU SIGNE LINGUISTIQUE : 1 Création du stimulus permettant de mettre en évidence les strates de la conscience verbale husserlienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clélia Quiles</w:t>
+                <w:t xml:space="preserve">David Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.29-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771927v1</w:t>
+                <w:t xml:space="preserve">hal-01740452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEUROPHENOMENOLOGIE DU SIGNE LINGUISTIQUE : 1 Création du stimulus permettant de mettre en évidence les strates de la conscience verbale husserlienne.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Piotrowski</w:t>
+                <w:t xml:space="preserve">De la clinique au « terrain fétide et palpitant de la vie » : une mise en perspective psychiatrique de la physiologie clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (1), pp.70-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740452v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE LA « FEUILLE DE SOINS » A LA TRACE DE LA RENCONTRE : UNE PHENOMENOLOGIE DU QUOTIDIEN DE LA PSYCHIATRIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2695,459 +2695,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODALISATIONS OF THE CONSCIOUSNESS FIELD: A PHENOMENOLOGICAL AND MORPHODYNAMIC APPROACH.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phénoménologie expérientielle de l’algie vasculaire de la face (AVF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bourvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 175 (3), pp.247-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2015.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580235v1</w:t>
+                <w:t xml:space="preserve">hal-01473932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does sensory gating have a protective effect against hallucinatory behavior in schizophrenia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 127 (2), pp.1746-1748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinph.2015.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does sensory gating have a protective effect against hallucinatory ă behavior in schizophrenia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 127 (2), pp.1746-1748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénoménologie expérientielle de l’algie vasculaire de la face (AVF)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MODALISATIONS OF THE CONSCIOUSNESS FIELD: A PHENOMENOLOGICAL AND MORPHODYNAMIC APPROACH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2015.06.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01473932v1</w:t>
+                <w:t xml:space="preserve">hal-01580235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homonculus musical ou le contenu des vécus pré-réflexifs dans l'écoute de la musique</w:t>
               </w:r>
@@ -3196,3321 +3196,3321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophénoménologie du signe linguistique : Apport du modèle Phénoménologique Morphodynamique et Structuraliste (PMS) à la compréhension des mécanismes neuraux sous-tendant la donation de sens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elevated C-reactive protein is associated with sensory gating deficit in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille R Besson</w:t>
+                <w:t xml:space="preserve">Jean-Arthur T Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Schon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 165 (1), pp.94-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2015.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437819v1</w:t>
+                <w:t xml:space="preserve">hal-01384010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory gating in adult with attention-deficit/hyperactivity disorder: Event-evoked potential and perceptual experience reports comparisons with schizophrenia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regis Lopez</w:t>
+                <w:t xml:space="preserve">Neurophénoménologie du signe linguistique : Apport du modèle Phénoménologique Morphodynamique et Structuraliste (PMS) à la compréhension des mécanismes neuraux sous-tendant la donation de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Péri</w:t>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Baillif</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniele Schon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384008v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rencontre explicitante comme compréhension existentielle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensory gating in adult with attention-deficit/hyperactivity disorder: Event-evoked potential and perceptual experience reports comparisons with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Péri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Baillif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2015.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808279v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurophénoménologie du signe linguistique. Apport du modèle Phénoménologique, Structuraliste et Morphodynamique (PMS) à la compréhension des mécanismes neuraux sous-tendant la donation de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the correlation between perceptual inundation caused by realistic immersive environmental auditory scenes and the sensory gating inventory in schizophrenia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La rencontre explicitante comme compréhension existentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (5), pp.606-614</w:t>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230177v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of metabolic syndrome with sensory gating deficits in patients with chronic schizophrenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+                <w:t xml:space="preserve">On the correlation between perceptual inundation caused by realistic immersive environmental auditory scenes and the sensory gating inventory in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre El-Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cermolacce Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (5), pp.606-614</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01384023v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Clozapine on Perceptual Abnormalities and Sensory Gating A Preliminary Cross-Sectional Study in Schizophrenia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+                <w:t xml:space="preserve">Association of metabolic syndrome with sensory gating deficits in patients with chronic schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cermolacce Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2015.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319561v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated C-reactive protein is associated with sensory gating deficit in schizophrenia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Effects of Clozapine on Perceptual Abnormalities and Sensory Gating A Preliminary Cross-Sectional Study in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cermolacce Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01384010v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural speech comprehension in bipolar disorders: An event-related brain potential study among manic patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of clozapine on perceptual abnormalities and sensory gating. a preliminary cross-sectional study in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+                <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cermolacce Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Maurel</w:t>
+                <w:t xml:space="preserve">Catherine Faget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384042v1</w:t>
+                <w:t xml:space="preserve">hal-01230182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Sensory Gating Inventory: A confirmatory factor analysis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epistemological and critical analysis of neurofeedback as a psychotherapeutic system. The emblematic case of attention deficit/hyperactivity disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (4), pp.667-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2013.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319564v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The covariation of independent and dependant variables in neurofeedback: A proposal framework to identify cognitive processes and brain activity variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural speech comprehension in bipolar disorders: An event-related brain potential study among manic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2014.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 158, pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2013.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384047v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofeedback and drug-resistant epilepsy: Back to an earlier treatment?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Pallanca</w:t>
+                <w:t xml:space="preserve">The covariation of independent and dependant variables in neurofeedback: A proposal framework to identify cognitive processes and brain activity variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Quiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.162-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2014.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384044v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do schizophrenia patients with low P50-suppression report more perceptual anomalies with the sensory gating inventory?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Validation of the French Sensory Gating Inventory: A confirmatory factor analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William P. Hetrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bolbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 157 (1-3), pp.157-162</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220 (3), pp.1106-1112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319581v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">``All that glitters is not ... alone''. Congruity effects in highly and less predictable sentence contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Cermolacce</w:t>
+                <w:t xml:space="preserve">Biofeedback and drug-resistant epilepsy: Back to an earlier treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Scannella</w:t>
+                <w:t xml:space="preserve">L. Lanteaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Faugere</w:t>
+                <w:t xml:space="preserve">O. Pallanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Besson</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 170 (3), pp.187-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384048v1</w:t>
+                <w:t xml:space="preserve">hal-01384044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemological and critical analysis of neurofeedback as a psychotherapeutic system. The emblematic case of attention deficit/hyperactivity disorder</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do schizophrenia patients with low P50-suppression report more perceptual anomalies with the sensory gating inventory?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William P. Hetrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bolbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 157 (1-3), pp.157-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384072v1</w:t>
+                <w:t xml:space="preserve">hal-01319581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of clozapine on perceptual abnormalities and sensory gating. a preliminary cross-sectional study in schizophrenia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">``All that glitters is not ... alone''. Congruity effects in highly and less predictable sentence contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scannella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (2), pp.189-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2014.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230182v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element for a history of electricity and brain in psychiatry. Psychiatric therapeutic applications of external electrical brain stimulation and electrical brain recording (Part II)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event related potentials (ERP's) in psychiatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clélia Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 171 (5), pp.323-327. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.03.007⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 171 (5), pp.342-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384118v1</w:t>
+                <w:t xml:space="preserve">hal-01384116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès aux vécus pré-réflexifs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Element for a history of electricity and brain in psychiatry. Psychiatric therapeutic applications of external electrical brain stimulation and electrical brain recording (Part II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Quiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 171, pp.64-73</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 171 (5), pp.323-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510844v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is sensory inundation in schizophrenia?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clinical neurophysiology in psychiatry: I - Techniques, vocabularies and indications of conventional electroencephalogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.07.014⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (5), pp.334-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384099v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiology and schizophrenic vulnerability: The N400 component as endophenotype candidate?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Cermolacce</w:t>
+                <w:t xml:space="preserve">L’accès aux vécus pré-réflexifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzani C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -A. Micoulaud-Franchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Faugere</w:t>
+                <w:t xml:space="preserve">Micoulaud-Franchy J.-A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Naudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Besson</w:t>
+                <w:t xml:space="preserve">Yunez N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fagot A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariaud A.-S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171, pp.64-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384082v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical neurophysiology in psychiatry: I - Techniques, vocabularies and indications of conventional electroencephalogram</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is sensory inundation in schizophrenia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 171 (5), pp.334-341. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124 (3), pp.628-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01384114v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical neurophysiology in psychiatry: 3-Electroencephalography during electroconvulsive therapy sessions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Celine Balzani</w:t>
+                <w:t xml:space="preserve">Electrophysiology and schizophrenic vulnerability: The N400 component as endophenotype candidate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -A. Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lançon</w:t>
+                <w:t xml:space="preserve">J. Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 171 (6), pp.415-422. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (2), pp.81-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2013.01.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01384115v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed depressions: clinical and neurophysiological biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -A. Micoulaud Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -A. Micoulaud Franchi</w:t>
+                <w:t xml:space="preserve">P. -A. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. -A. Geoffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+                <w:t xml:space="preserve">C. Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (3), pp.S149-S156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Neurophysiological and Functional Neuroimaging Biomarkers to Predict rTMS Non-Response in Depression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+                <w:t xml:space="preserve">Clinical neurophysiology in psychiatry: 3-Electroencephalography during electroconvulsive therapy sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Quiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2012.07.009⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (6), pp.415-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384095v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element for a history of electricity and brain in psychiatry. Beginning and development of electrical brain stimulation and electrical brain recording (First part)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clélia Quiles</w:t>
+                <w:t xml:space="preserve">Combining Neurophysiological and Functional Neuroimaging Biomarkers to Predict rTMS Non-Response in Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -A. Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 171 (5), pp.318-322. </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.461-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2012.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384113v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event related potentials (ERP's) in psychiatry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Element for a history of electricity and brain in psychiatry. Beginning and development of electrical brain stimulation and electrical brain recording (First part)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 171 (5), pp.342-349. </w:t>
+              <w:t xml:space="preserve">, 2013, 171 (5), pp.318-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384116v1</w:t>
+                <w:t xml:space="preserve">hal-01384113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroenhancement in Healthy Subject? A French Case Study</w:t>
               </w:r>
@@ -6522,51 +6522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (3), pp.213-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6612,103 +6612,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an exploration of feeling of strangeness in schizophrenia: perspectives on acousmatic and everyday listening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Abnormal Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 131 (3), pp.628-640. </w:t>
@@ -6746,51 +6746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de la réaction électrodermale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grapperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérez Annie-Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6850,103 +6850,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorization and timbre perception of environmental sounds in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cermolacce Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 189 (1), pp.149-152. </w:t>
@@ -7399,269 +7399,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la conscience crée des neurones ou peut-on se débarrasser des mythologies neuroscientifiques ?</w:t>
+                <w:t xml:space="preserve">How do you reproduce a synthetic sound of an ellipse in water ? A phenomenological investigation of pre-reflexive contents of consciousness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Degrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bordonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078367v1</w:t>
+                <w:t xml:space="preserve">hal-02982288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An epistemology of the simultaneous multiple possibilities. Phenomenological and quantum foundations; resonances with the aesthetics of the baroque; links with interdisciplinarity.</w:t>
+                <w:t xml:space="preserve">Quand la conscience crée des neurones ou peut-on se débarrasser des mythologies neuroscientifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626210v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do you reproduce a synthetic sound of an ellipse in water ? A phenomenological investigation of pre-reflexive contents of consciousness.</w:t>
+                <w:t xml:space="preserve">An epistemology of the simultaneous multiple possibilities. Phenomenological and quantum foundations; resonances with the aesthetics of the baroque; links with interdisciplinarity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bordonné</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02982288v1</w:t>
+                <w:t xml:space="preserve">hal-02626210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaires d'évaluation qualitative de la fluidité de la conscience. (EQFC)</w:t>
               </w:r>
@@ -8472,294 +8472,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénoménologie de la spiritualité</w:t>
+                <w:t xml:space="preserve">PEUT-ON TRANSPOSER LES MODELES DE LA NEUROLOGIE A LA PSYCHIATRIE ? ou « CETTE SCIENCE N'A RIEN A NOUS DIRE… »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Louis Ploton. </w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.Guillen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie psychique, spiritualité et vieillissement</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.201-226, 2017, 978-2-36717-381-8</w:t>
+              <w:t xml:space="preserve">Essai d'épistémologie pour la psychiatrie de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERES, pp.33-50, 2017, 978-2-7492-5401-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769389v1</w:t>
+                <w:t xml:space="preserve">hal-01770436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEUT-ON TRANSPOSER LES MODELES DE LA NEUROLOGIE A LA PSYCHIATRIE ? ou « CETTE SCIENCE N'A RIEN A NOUS DIRE… »</w:t>
+                <w:t xml:space="preserve">Phénoménologie de la spiritualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">A.Guillen. </w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Ploton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essai d'épistémologie pour la psychiatrie de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERES, pp.33-50, 2017, 978-2-7492-5401-2</w:t>
+              <w:t xml:space="preserve">Vie psychique, spiritualité et vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-226, 2017, 978-2-36717-381-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770436v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective view on sound synthesis BCI control in light of two paradigms of cognitive neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eduardo Reck Miranda, Julien Castet and Benjanim Knapp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.61-87, 2014, 978-1-4471-6584-2. </w:t>
@@ -8902,103 +8902,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological approach to investigate the pre-reflexive contents of consciousness during sound production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Degrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bordonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Music Multidisciplinary Research - CMMR2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
@@ -9165,103 +9165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MusiDance : Effets thérapeutiques du son et de la musique sur les personnes en situation de dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2018 - 10ème Conférence Handicap 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -9473,51 +9473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9843,51 +9843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 ans de psychologie de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10175,51 +10175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E68B3A0A"/>
+    <w:nsid w:val="448FFE08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10406,51 +10406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvd-mars@orange.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536613v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dias Alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Jobic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Abello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0343295" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Grousset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Kanny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-023-02526-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kotwas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lanteaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bastien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2014.10.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35112/Dubois/sfmth-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304014v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mougin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Turcq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Begnis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171155v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099444v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Vandeul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Vervoort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grapperon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimah&#233;fa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Meissirel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799380v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JCP.0000000000000953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820476v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Quiles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.11.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piotrowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faugere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cermolacce" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.10.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bourvis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.06.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vaillant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lopez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baillif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2015.03.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cermolacce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sch&#246;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Piotrowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre El-Kaim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cermolacce Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2015.04.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMT6SL91-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micoulaud-Franchi Jean-Arthur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur T Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.03.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDND84BW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maurel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2013.11.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Hetrick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bolbecker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2014.03.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanteaume" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pallanca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319581v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scannella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faugere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.04.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384072v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naudin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.02.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230182v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.03.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3CL2RNX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02510844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balzani C." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micoulaud-Franchy J.-A" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunez N" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagot A" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaud A.-S" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.07.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384082v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.01.119" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Balzani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HM8QM0P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384115v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9596XL7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384110v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Geoffroy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balzani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belzeaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2012.07.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW8T48GZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384113v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.03.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7QBR721-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KZRXKQ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384124v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2012026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31D4BA4BD8475AF120BC489A504D9172F7691120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652306v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026411" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Annie-Claude" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.05.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2011.03.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMBQLMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434455v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitmengin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bitbol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pachoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02375444v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fournier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ponthus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004424-200206000-00003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201800v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078367v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626210v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982288v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degrandi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordonn&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mougin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310700v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995248v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mariaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591788v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914668v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64621" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820473v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769389v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770436v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6584-2_4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264344v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992868v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bastien-Toniazzo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794900v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849117v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544711v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spampinato" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41128" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01271265v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guirard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouvel Jean-Marc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500996v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvd-mars@orange.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536613v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dias Alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Jobic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Abello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0343295" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Grousset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Kanny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-023-02526-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kotwas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lanteaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bastien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2014.10.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35112/Dubois/sfmth-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mougin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304014v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Turcq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Begnis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099444v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799380v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Vandeul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Vervoort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grapperon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimah&#233;fa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Meissirel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JCP.0000000000000953" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piotrowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Quiles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.11.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bourvis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.06.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faugere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cermolacce" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.10.031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur T Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.03.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDND84BW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vaillant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baillif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2015.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820542v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cermolacce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sch&#246;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Piotrowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre El-Kaim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cermolacce Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2015.04.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMT6SL91-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micoulaud-Franchi Jean-Arthur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384072v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.02.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maurel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2013.11.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384047v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2014.03.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Hetrick" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bolbecker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanteaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pallanca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319581v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scannella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faugere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.04.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Balzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KZRXKQ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.03.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3CL2RNX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384114v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HM8QM0P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02510844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balzani C." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micoulaud-Franchy J.-A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunez N" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagot A" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaud A.-S" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384099v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.07.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naudin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.01.119" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Geoffroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balzani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belzeaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384115v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9596XL7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2012.07.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW8T48GZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.03.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7QBR721-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384124v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2012026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31D4BA4BD8475AF120BC489A504D9172F7691120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652306v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026411" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Annie-Claude" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.05.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2011.03.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMBQLMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434455v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitmengin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bitbol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pachoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02375444v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fournier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ponthus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004424-200206000-00003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201800v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982288v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degrandi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordonn&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078367v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626210v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mougin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310700v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995248v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mariaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591788v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914668v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64621" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820473v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769389v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6584-2_4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264344v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992868v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bastien-Toniazzo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794900v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849117v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544711v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spampinato" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41128" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01271265v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guirard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouvel Jean-Marc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500996v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>