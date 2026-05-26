--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -259,51 +259,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -821,316 +821,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le son, la conscience d’image et la phantasia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Dias Alves</w:t>
+                <w:t xml:space="preserve">« Lâcher prise » et fluidité de la conscience. Mise au point d’un questionnaire d’évaluation, d’inspiration phénoménologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Yin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Begnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, pp.31-42</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460528v1</w:t>
+                <w:t xml:space="preserve">hal-02304014v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lâcher prise » et fluidité de la conscience. Mise au point d’un questionnaire d’évaluation, d’inspiration phénoménologique.</w:t>
+                <w:t xml:space="preserve">Varela : inutile, incertain, pénible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179, pp.44-53</w:t>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.14-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304014v3</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varela : inutile, incertain, pénible ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le son, la conscience d’image et la phantasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dias Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18, pp.14-41</w:t>
+              <w:t xml:space="preserve">, 2021, 20, pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171155v1</w:t>
+                <w:t xml:space="preserve">hal-03460528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse des Entretiens Phénoménologiques Expérientiels par la méthode des saillances résonances. Vers une pensée multi-paradigmatique.</w:t>
               </w:r>
@@ -1274,1396 +1274,1396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099444v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience consciente dans les psychothérapies (II) : Réflexions épistémologiques sur le phénomène hypnotique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QUANTITATIVE EFFECTS OF AUDITORY STIMULATION ACCORDING TO THE TOMATIS METHOD. A PRELIMINARY STUDY OF CORRELATION BETWEEN TOMATIS LISTENING TEST AND AUDITORY COGNITIVE EVOKED POTENTIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Vandeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Vervoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grapperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Razafimahéfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (3), pp.57-94</w:t>
+              <w:t xml:space="preserve">Advance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799380v2</w:t>
+                <w:t xml:space="preserve">hal-02311520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fine pointe de l'âme. Méditation phénoménologique sur l’art de préluder de Monsieur Louis Couperin, dessus de viole du Roy, et sur l’art de philosopher du chevalier René Des-Cartes, seigneur du Perron).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, pp.8-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTITATIVE EFFECTS OF AUDITORY STIMULATION ACCORDING TO THE TOMATIS METHOD. A PRELIMINARY STUDY OF CORRELATION BETWEEN TOMATIS LISTENING TEST AND AUDITORY COGNITIVE EVOKED POTENTIALS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tantely Razafimahéfa</w:t>
+                <w:t xml:space="preserve">Neurofeedback et subjectivité : l'entretien phénoménologique expérientiel pour mieux comprendre le vécu des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Meissirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advance</w:t>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311520v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurofeedback et subjectivité : l'entretien phénoménologique expérientiel pour mieux comprendre le vécu des patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Meissirel</w:t>
+                <w:t xml:space="preserve">Mystérieuses filiations : Husserl et Heidegger, Freud et Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Mougin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416414v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mystérieuses filiations : Husserl et Heidegger, Freud et Jung</w:t>
+                <w:t xml:space="preserve">DE LA NEUROPHYSIOLOGIE SÈCHE A LA NEUROPHYSIOLOGIE HUMIDE : ENTRE MYTHOLOGIES NEUROSCIENTIFIQUES ET INCERTITUDES PSYCHIATRIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177, pp.273-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159752v1</w:t>
+                <w:t xml:space="preserve">hal-01931048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE LA NEUROPHYSIOLOGIE SÈCHE A LA NEUROPHYSIOLOGIE HUMIDE : ENTRE MYTHOLOGIES NEUROSCIENTIFIQUES ET INCERTITUDES PSYCHIATRIQUES</w:t>
+                <w:t xml:space="preserve">L'expérience consciente dans les psychothérapies (II) : Réflexions épistémologiques sur le phénomène hypnotique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 177, pp.273-278</w:t>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (3), pp.57-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931048v1</w:t>
+                <w:t xml:space="preserve">hal-01799380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le portrait experientiel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EEG MODIFICATIONS ASSOCIATED WITH ATYPICAL STRICT ANTIPSYCHOTIC MONOTHERAPIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dias Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, pp.22-23</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.555-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820476v1</w:t>
+                <w:t xml:space="preserve">hal-01847854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience psychothérapeutique comme expérience consciente : L'hypnose.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'exploration de l'expérience consciente : archéologie d'une démarche de recherche. Vers l'entretien phénoménologique expérientiel (EPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Mougin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.32-34</w:t>
+              <w:t xml:space="preserve">, 2018, 11, pp.43-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799387v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploration de l'expérience consciente : archéologie d'une démarche de recherche. Vers l'entretien phénoménologique expérientiel (EPE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroencephalogram Modifications Associated With Atypical Strict Antipsychotic Monotherapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dias Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of clinical psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.555-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JCP.0000000000000953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937269v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG MODIFICATIONS ASSOCIATED WITH ATYPICAL STRICT ANTIPSYCHOTIC MONOTHERAPIES</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les modalités de l'explicitation de l'expérience consciente ressemblent aux variétés de la physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (6), pp.555-562</w:t>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.81, 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847854v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroencephalogram Modifications Associated With Atypical Strict Antipsychotic Monotherapies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le portrait experientiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of clinical psychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/JCP.0000000000000953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02146856v1</w:t>
+                <w:t xml:space="preserve">hal-01820476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les modalités de l'explicitation de l'expérience consciente ressemblent aux variétés de la physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'expérience psychothérapeutique comme expérience consciente : L'hypnose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11, pp.81, 82</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937292v1</w:t>
+                <w:t xml:space="preserve">hal-01799387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les psychothérapies comme expériences conscientes (I) Le neurofeedback : de la cybernétique à la phénoménologie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la clinique au « terrain fétide et palpitant de la vie » : une mise en perspective psychiatrique de la physiologie clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Quiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (1), pp.70-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610072v1</w:t>
+                <w:t xml:space="preserve">hal-01771927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEUROPHENOMENOLOGIE DU SIGNE LINGUISTIQUE : 1 Création du stimulus permettant de mettre en évidence les strates de la conscience verbale husserlienne.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les psychothérapies comme expériences conscientes (I) Le neurofeedback : de la cybernétique à la phénoménologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.29-41</w:t>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (4), pp.51-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740452v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la clinique au « terrain fétide et palpitant de la vie » : une mise en perspective psychiatrique de la physiologie clinique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clélia Quiles</w:t>
+                <w:t xml:space="preserve">NEUROPHENOMENOLOGIE DU SIGNE LINGUISTIQUE : 1 Création du stimulus permettant de mettre en évidence les strates de la conscience verbale husserlienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.29-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771927v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE LA « FEUILLE DE SOINS » A LA TRACE DE LA RENCONTRE : UNE PHENOMENOLOGIE DU QUOTIDIEN DE LA PSYCHIATRIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2695,377 +2695,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénoménologie expérientielle de l’algie vasculaire de la face (AVF)</w:t>
+                <w:t xml:space="preserve">Does sensory gating have a protective effect against hallucinatory behavior in schizophrenia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bourvis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2015.06.004⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127 (2), pp.1746-1748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2015.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473932v1</w:t>
+                <w:t xml:space="preserve">hal-01383989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does sensory gating have a protective effect against hallucinatory behavior in schizophrenia?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does sensory gating have a protective effect against hallucinatory ă behavior in schizophrenia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 127 (2), pp.1746-1748. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 127 (2), pp.1746-1748</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383989v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does sensory gating have a protective effect against hallucinatory ă behavior in schizophrenia?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phénoménologie expérientielle de l’algie vasculaire de la face (AVF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bourvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 175 (3), pp.247-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2015.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482659v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODALISATIONS OF THE CONSCIOUSNESS FIELD: A PHENOMENOLOGICAL AND MORPHODYNAMIC APPROACH.</w:t>
               </w:r>
@@ -3196,3089 +3196,3063 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated C-reactive protein is associated with sensory gating deficit in schizophrenia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La rencontre explicitante comme compréhension existentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384010v1</w:t>
+                <w:t xml:space="preserve">hal-01808279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophénoménologie du signe linguistique : Apport du modèle Phénoménologique Morphodynamique et Structuraliste (PMS) à la compréhension des mécanismes neuraux sous-tendant la donation de sens</w:t>
+                <w:t xml:space="preserve">Neurophénoménologie du signe linguistique. Apport du modèle Phénoménologique, Structuraliste et Morphodynamique (PMS) à la compréhension des mécanismes neuraux sous-tendant la donation de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Piotrowski</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437819v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory gating in adult with attention-deficit/hyperactivity disorder: Event-evoked potential and perceptual experience reports comparisons with schizophrenia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurophénoménologie du signe linguistique : Apport du modèle Phénoménologique Morphodynamique et Structuraliste (PMS) à la compréhension des mécanismes neuraux sous-tendant la donation de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Schon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384008v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophénoménologie du signe linguistique. Apport du modèle Phénoménologique, Structuraliste et Morphodynamique (PMS) à la compréhension des mécanismes neuraux sous-tendant la donation de sens</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensory gating in adult with attention-deficit/hyperactivity disorder: Event-evoked potential and perceptual experience reports comparisons with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Péri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Baillif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2015.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820542v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rencontre explicitante comme compréhension existentielle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the correlation between perceptual inundation caused by realistic immersive environmental auditory scenes and the sensory gating inventory in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre El-Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cermolacce Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (5), pp.606-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808279v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the correlation between perceptual inundation caused by realistic immersive environmental auditory scenes and the sensory gating inventory in schizophrenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cermolacce Michel</w:t>
+                <w:t xml:space="preserve">Association of metabolic syndrome with sensory gating deficits in patients with chronic schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2015.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230177v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of metabolic syndrome with sensory gating deficits in patients with chronic schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+                <w:t xml:space="preserve">Effects of Clozapine on Perceptual Abnormalities and Sensory Gating A Preliminary Cross-Sectional Study in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Faugere</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cermolacce Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01384023v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Clozapine on Perceptual Abnormalities and Sensory Gating A Preliminary Cross-Sectional Study in Schizophrenia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Elevated C-reactive protein is associated with sensory gating deficit in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur T Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cermolacce Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 165 (1), pp.94-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2015.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319561v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of clozapine on perceptual abnormalities and sensory gating. a preliminary cross-sectional study in schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the French Sensory Gating Inventory: A confirmatory factor analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">William P. Hetrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bolbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Faget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220 (3), pp.1106-1112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230182v1</w:t>
+                <w:t xml:space="preserve">hal-01319564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemological and critical analysis of neurofeedback as a psychotherapeutic system. The emblematic case of attention deficit/hyperactivity disorder</w:t>
+                <w:t xml:space="preserve">The covariation of independent and dependant variables in neurofeedback: A proposal framework to identify cognitive processes and brain activity variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Quiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Naudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2013.02.015⟩</w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.162-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2014.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384072v1</w:t>
+                <w:t xml:space="preserve">hal-01384047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural speech comprehension in bipolar disorders: An event-related brain potential study among manic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 158, pp.161-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2013.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The covariation of independent and dependant variables in neurofeedback: A proposal framework to identify cognitive processes and brain activity variables</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+                <w:t xml:space="preserve">Biofeedback and drug-resistant epilepsy: Back to an earlier treatment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lanteaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pallanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 170 (3), pp.187-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384047v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Sensory Gating Inventory: A confirmatory factor analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Do schizophrenia patients with low P50-suppression report more perceptual anomalies with the sensory gating inventory?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William P. Hetrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bolbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 220 (3), pp.1106-1112</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 157 (1-3), pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319564v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofeedback and drug-resistant epilepsy: Back to an earlier treatment?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
+                <w:t xml:space="preserve">``All that glitters is not ... alone''. Congruity effects in highly and less predictable sentence contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lanteaume</w:t>
+                <w:t xml:space="preserve">S. Scannella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pallanca</w:t>
+                <w:t xml:space="preserve">M. Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (2), pp.189-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2014.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384044v1</w:t>
+                <w:t xml:space="preserve">hal-01384048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do schizophrenia patients with low P50-suppression report more perceptual anomalies with the sensory gating inventory?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Effects of clozapine on perceptual abnormalities and sensory gating. a preliminary cross-sectional study in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boyer</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cermolacce Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 157 (1-3), pp.157-162</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319581v1</w:t>
+                <w:t xml:space="preserve">hal-01230182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">``All that glitters is not ... alone''. Congruity effects in highly and less predictable sentence contexts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Scannella</w:t>
+                <w:t xml:space="preserve">Epistemological and critical analysis of neurofeedback as a psychotherapeutic system. The emblematic case of attention deficit/hyperactivity disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Faugere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Besson</w:t>
+                <w:t xml:space="preserve">Jean Naudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44 (2), pp.189-201. </w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (4), pp.667-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2014.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2013.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384048v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event related potentials (ERP's) in psychiatry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Clinical neurophysiology in psychiatry: I - Techniques, vocabularies and indications of conventional electroencephalogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 171 (5), pp.342-349. </w:t>
+              <w:t xml:space="preserve">, 2013, 171 (5), pp.334-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384116v1</w:t>
+                <w:t xml:space="preserve">hal-01384114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element for a history of electricity and brain in psychiatry. Psychiatric therapeutic applications of external electrical brain stimulation and electrical brain recording (Part II)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’accès aux vécus pré-réflexifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzani C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micoulaud-Franchy J.-A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunez N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fagot A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariaud A.-S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 171 (5), pp.323-327. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 171, pp.64-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384118v1</w:t>
+                <w:t xml:space="preserve">hal-02510844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical neurophysiology in psychiatry: I - Techniques, vocabularies and indications of conventional electroencephalogram</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is sensory inundation in schizophrenia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.005⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124 (3), pp.628-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01384114v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès aux vécus pré-réflexifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Micoulaud-Franchy J.-A</w:t>
+                <w:t xml:space="preserve">Electrophysiology and schizophrenic vulnerability: The N400 component as endophenotype candidate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cermolacce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunez N</w:t>
+                <w:t xml:space="preserve">J. -A. Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fagot A</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariaud A.-S</w:t>
+                <w:t xml:space="preserve">J. Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (2), pp.81-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2013.01.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510844v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is sensory inundation in schizophrenia?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
+                <w:t xml:space="preserve">Element for a history of electricity and brain in psychiatry. Psychiatric therapeutic applications of external electrical brain stimulation and electrical brain recording (Part II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 124 (3), pp.628-629. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (5), pp.323-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384099v1</w:t>
+                <w:t xml:space="preserve">hal-01384118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiology and schizophrenic vulnerability: The N400 component as endophenotype candidate?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed depressions: clinical and neurophysiological biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Naudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Besson</w:t>
+                <w:t xml:space="preserve">J. -A. Micoulaud Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (3), pp.S149-S156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384082v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed depressions: clinical and neurophysiological biomarkers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+                <w:t xml:space="preserve">Clinical neurophysiology in psychiatry: 3-Electroencephalography during electroconvulsive therapy sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Quiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Balzani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Belzeaux</w:t>
+                <w:t xml:space="preserve">Christophe Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (6), pp.415-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384110v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical neurophysiology in psychiatry: 3-Electroencephalography during electroconvulsive therapy sessions</w:t>
+                <w:t xml:space="preserve">Element for a history of electricity and brain in psychiatry. Beginning and development of electrical brain stimulation and electrical brain recording (First part)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 171 (6), pp.415-422. </w:t>
+              <w:t xml:space="preserve">, 2013, 171 (5), pp.318-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384115v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Neurophysiological and Functional Neuroimaging Biomarkers to Predict rTMS Non-Response in Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -A. Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Richieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,952 +6348,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element for a history of electricity and brain in psychiatry. Beginning and development of electrical brain stimulation and electrical brain recording (First part)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event related potentials (ERP's) in psychiatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clélia Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 171 (5), pp.318-322. </w:t>
+              <w:t xml:space="preserve">, 2013, 171 (5), pp.342-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384113v1</w:t>
+                <w:t xml:space="preserve">hal-01384116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroenhancement in Healthy Subject? A French Case Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La thérapeutique au cœur de la relation. Pour une phénoménologie du soin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.273-278</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384124v1</w:t>
+                <w:t xml:space="preserve">hal-05616775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an exploration of feeling of strangeness in schizophrenia: perspectives on acousmatic and everyday listening</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroenhancement in Healthy Subject? A French Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Abnormal Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0026411⟩</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (3), pp.213-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2515/therapie/2012026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652306v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de la réaction électrodermale.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward an exploration of feeling of strangeness in schizophrenia: perspectives on acousmatic and everyday listening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cermolacce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2011.05.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Abnormal Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (3), pp.628-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0026411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863311v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorization and timbre perception of environmental sounds in schizophrenia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mesure de la réaction électrodermale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grapperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pérez Annie-Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2011.03.001⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00541785v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listening from within</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Categorization and timbre perception of environmental sounds in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micoulaud-Franchi Jean-Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cermolacce Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consciousness Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 189 (1), pp.149-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2011.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434455v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENTRE MECANISATION ET INCARNATION: Réflexions sur les neurosciences cognitives fondamentales et cliniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Listening from within</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petitmengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (4), pp.293-461</w:t>
+              <w:t xml:space="preserve">Journal of Consciousness Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (10-12), pp.363-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04735258v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ENTRE MECANISATION ET INCARNATION: Réflexions sur les neurosciences cognitives fondamentales et cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (4), pp.293-461</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging of the Neuroprotective Effect of Xaliproden in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ponthus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 37 (6), pp.321-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/00004424-200206000-00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7329,668 +7398,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Naissance de la phénoménologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do you reproduce a synthetic sound of an ellipse in water ? A phenomenological investigation of pre-reflexive contents of consciousness.</w:t>
+                <w:t xml:space="preserve">An epistemology of the simultaneous multiple possibilities. Phenomenological and quantum foundations; resonances with the aesthetics of the baroque; links with interdisciplinarity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Degrandi</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02982288v1</w:t>
+                <w:t xml:space="preserve">hal-02626210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la conscience crée des neurones ou peut-on se débarrasser des mythologies neuroscientifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An epistemology of the simultaneous multiple possibilities. Phenomenological and quantum foundations; resonances with the aesthetics of the baroque; links with interdisciplinarity.</w:t>
+                <w:t xml:space="preserve">How do you reproduce a synthetic sound of an ellipse in water ? A phenomenological investigation of pre-reflexive contents of consciousness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Degrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bordonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626210v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaires d'évaluation qualitative de la fluidité de la conscience. (EQFC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COLORING MANDALAS: A CIRCULAR SHAPE MODEL WITH COMPLEX PATTERNS AND ANALYSIS METHOD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dias Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mougin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02074893v1</w:t>
+                <w:t xml:space="preserve">hal-02094792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLORING MANDALAS: A CIRCULAR SHAPE MODEL WITH COMPLEX PATTERNS AND ANALYSIS METHOD.</w:t>
+                <w:t xml:space="preserve">IATROGENIC ENCEPHALOPATHIES ARE NOT SO RARE IN PSYCHIATRY: A RETROSPECTIVE STUDY ABOUT 5217 EEG EXAMINATIONS (pre-publication)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dias Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094792v1</w:t>
+                <w:t xml:space="preserve">hal-02310700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IATROGENIC ENCEPHALOPATHIES ARE NOT SO RARE IN PSYCHIATRY: A RETROSPECTIVE STUDY ABOUT 5217 EEG EXAMINATIONS (pre-publication)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questionnaires d'évaluation qualitative de la fluidité de la conscience. (EQFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310700v1</w:t>
+                <w:t xml:space="preserve">hal-02074893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le questionnaire d'écoute musicale : Un questionnaire expérientiel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mariaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la musique avant toute chose : L'écoute de la musique en psychiatrie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7999,73 +8068,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entretien phénoménologique expérientiel de premier et de deuxième ordre : vers la découverte des « métamorphoses expérientielles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8074,51 +8143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8128,51 +8197,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Videor Audire : Une approche phénoménologique de l’écoute musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8188,146 +8257,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et santé mentale : orchestrer la rencontre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, pp.218-232, 2021, 979-10-346-0626-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurolinguistique et sub-morphologie. Du rêve à la dure réalité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.Fortineau-Brémond, S. Pagès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le morphème en question. Exemples multilingues d'analyse submorphologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.187-199, 2021, 979-10-320-0296-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroscience sans conscience n'est que ruine de l'âme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8337,96 +8406,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier LAMBERT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux cognitifs de l’artéfact esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-343-18776-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénoménologie expérientielle du sublime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8442,443 +8511,443 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sublime, poétique, esthétique, philosophie. Presses universitaires de Rennes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-228, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEUT-ON TRANSPOSER LES MODELES DE LA NEUROLOGIE A LA PSYCHIATRIE ? ou « CETTE SCIENCE N'A RIEN A NOUS DIRE… »</w:t>
+                <w:t xml:space="preserve">Phénoménologie de la spiritualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">A.Guillen. </w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Ploton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essai d'épistémologie pour la psychiatrie de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERES, pp.33-50, 2017, 978-2-7492-5401-2</w:t>
+              <w:t xml:space="preserve">Vie psychique, spiritualité et vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-226, 2017, 978-2-36717-381-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770436v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénoménologie de la spiritualité</w:t>
+                <w:t xml:space="preserve">PEUT-ON TRANSPOSER LES MODELES DE LA NEUROLOGIE A LA PSYCHIATRIE ? ou « CETTE SCIENCE N'A RIEN A NOUS DIRE… »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Louis Ploton. </w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.Guillen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie psychique, spiritualité et vieillissement</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.201-226, 2017, 978-2-36717-381-8</w:t>
+              <w:t xml:space="preserve">Essai d'épistémologie pour la psychiatrie de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERES, pp.33-50, 2017, 978-2-7492-5401-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769389v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective view on sound synthesis BCI control in light of two paradigms of cognitive neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eduardo Reck Miranda, Julien Castet and Benjanim Knapp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.61-87, 2014, 978-1-4471-6584-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4471-6584-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSIQUE ET MEMOIRE: Plis et replis de la pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comet G. Lejeune A., Maury-Rouan C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire individuelle, mémoire collective et l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solal, 2008, 978-2-35327-040-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8888,439 +8957,439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological approach to investigate the pre-reflexive contents of consciousness during sound production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Degrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bordonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Music Multidisciplinary Research - CMMR2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When consciousness creates neurons: how to deal with neuroscientific mythologies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness, émotional cognition and digitzal enactive art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Tsinghua, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POST-CONCUSSION SYNDROME AFTER MILD AND MODERATE TRAUMATIC BRAIN INJURY: MIGHT NEUROPHYSIOLOGICAL DYSFUNCTIONS GENERATE DEMENTIA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXème Journées du GRAL : TRAUMATISMES CRANIENS LEGERS ET MALADIES NEURODEGENERATIVES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr B. Michel, Jan 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MusiDance : Effets thérapeutiques du son et de la musique sur les personnes en situation de dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2018 - 10ème Conférence Handicap 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GSR biofeedback dans l'épilepsie pharmacorésistante avec sensibilité au stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Kotwas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9342,88 +9411,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lanteaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bastien-Toniazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56è Congrès National de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Strasbourg, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9433,216 +9502,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a congruent auditory feedback for Motor Imagery BCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Mladenović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International BCI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Asilomar, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards congruent BCI feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Mladenović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Mladenović</w:t>
+                <w:t xml:space="preserve">Jérémy Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9661,51 +9730,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJC-ICON'2018 - Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9715,248 +9784,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux De mémoire(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Giacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Spampinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grazia Giacco; Francesco Spampinato; Jean Vion-Dury. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-343-00882-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 ans de psychologie de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vion-Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouvel Jean-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent GUIRARD. Alexitère éditions, 2011, André ARCIER, 978-2-9527616-6-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9966,148 +10035,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicitation de l'expérience cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Petitmengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bitbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vion-Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cahour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Systèmes d'Information (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Centre de Recherche en Épistémologie Appliquée (Ecole Polytechnique - CNRS (UMR 7656)); Département Sciences Économiques et Sociales (Institut Mines-Télécom-TELECOM Paris Tech); Institut des Neurosciences Cognitives de la Méditerranée (CNRS 6193); Pôle de Psychiatrie Universitaire (Université de Marseille). 2010, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10175,51 +10244,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="448FFE08"/>
+    <w:nsid w:val="C28BDD03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10406,51 +10475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvd-mars@orange.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536613v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dias Alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Jobic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Abello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0343295" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Grousset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Kanny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-023-02526-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kotwas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lanteaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bastien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2014.10.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35112/Dubois/sfmth-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mougin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304014v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Turcq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Begnis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099444v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799380v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Vandeul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Vervoort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grapperon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimah&#233;fa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Meissirel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JCP.0000000000000953" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piotrowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Quiles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.11.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bourvis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.06.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faugere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cermolacce" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.10.031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur T Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.03.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDND84BW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vaillant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baillif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2015.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820542v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cermolacce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sch&#246;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Piotrowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre El-Kaim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cermolacce Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2015.04.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMT6SL91-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micoulaud-Franchi Jean-Arthur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384072v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.02.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maurel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2013.11.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384047v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2014.03.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Hetrick" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bolbecker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanteaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pallanca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319581v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scannella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faugere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.04.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Balzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KZRXKQ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.03.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3CL2RNX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384114v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HM8QM0P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02510844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balzani C." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micoulaud-Franchy J.-A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunez N" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagot A" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaud A.-S" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384099v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.07.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naudin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.01.119" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Geoffroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balzani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belzeaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384115v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9596XL7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2012.07.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW8T48GZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.03.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7QBR721-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384124v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2012026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31D4BA4BD8475AF120BC489A504D9172F7691120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652306v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026411" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863311v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Annie-Claude" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.05.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2011.03.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMBQLMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434455v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitmengin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bitbol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pachoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02375444v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fournier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ponthus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004424-200206000-00003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201800v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982288v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degrandi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordonn&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078367v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626210v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mougin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310700v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995248v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mariaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814208v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591788v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914668v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64621" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820473v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769389v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6584-2_4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264344v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992868v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bastien-Toniazzo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794900v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849117v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544711v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spampinato" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41128" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01271265v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guirard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouvel Jean-Marc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500996v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvd-mars@orange.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536613v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dias Alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Jobic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Abello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Autret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0343295" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Grousset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Kanny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-023-02526-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kotwas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lanteaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bastien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2014.10.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35112/Dubois/sfmth-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304014v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mougin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Turcq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Begnis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171155v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099444v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Vandeul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Vervoort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grapperon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimah&#233;fa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Meissirel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799380v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JCP.0000000000000953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820476v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Quiles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.11.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piotrowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faugere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cermolacce" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.10.031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bourvis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.06.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808279v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cermolacce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sch&#246;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Piotrowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02437819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Schon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vaillant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lopez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baillif" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2015.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre El-Kaim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cermolacce Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2015.04.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMT6SL91-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micoulaud-Franchi Jean-Arthur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur T Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2015.03.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDND84BW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319564v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P. Hetrick" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bolbecker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2014.03.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maurel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2013.11.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanteaume" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pallanca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319581v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scannella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faugere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.04.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230182v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naudin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2013.02.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384114v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Balzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HM8QM0P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02510844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balzani C." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micoulaud-Franchy J.-A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunez N" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagot A" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariaud A.-S" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.07.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384082v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naudin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.01.119" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384118v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.03.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3CL2RNX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Geoffroy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balzani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belzeaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9596XL7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.03.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7QBR721-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2012.07.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW8T48GZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KZRXKQ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616775v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2012026" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31D4BA4BD8475AF120BC489A504D9172F7691120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026411" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Annie-Claude" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2011.05.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541785v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2011.03.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMBQLMP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434455v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitmengin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bitbol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pachoud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02375444v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fournier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ponthus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004424-200206000-00003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201800v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626210v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078367v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982288v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degrandi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bordonn&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094792v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310700v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mougin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995248v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mariaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814208v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591788v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914668v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64621" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820473v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769389v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770436v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6584-2_4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737027v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418738v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992868v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darbon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498874v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bastien-Toniazzo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794900v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Christophe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849117v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544711v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacco" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spampinato" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41128" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01271265v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guirard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouvel Jean-Marc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500996v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>