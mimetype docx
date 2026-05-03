--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Wencélius </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chaire de Professeur Junior (CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant qu’anthropologue de l’environnement j’étudie les dynamiques spatiales et temporelles des socio-écosystèmes récifo-coralliens (SES-RC) de Polynésie Française (PF). J’envisage ces derniers comme des systèmes qui, en contribuant à fournir les bases matérielles et immatérielles de la vie en société, sont façonnés par les relations qu’entretiennent humains et entités biologiques vivantes au sein de territoires socialisés. À l’intersection des sciences sociales et des sciences du vivant, mes travaux combinent des approches qualitatives fondées sur une fine ethnographie des pratiques, stratégies et savoirs des utilisateurs primaires des ressources à des approches quantitatives s’appuyant sur des protocoles innovants de sciences participatives. Par le biais d’une démarche transdisciplinaire soucieuse d’agir sur la résilience des SES-RC, je m’intéresse aussi aux dynamiques économiques, sociales, identitaires et culturelles sous-jacentes à la mise en place de dispositifs de gestion des ressources et les manières par lesquelles ces derniers sont appropriés, remaniés ou contestés par la diversité d’acteurs investis dans leur gouvernance.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining coral reef futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Gianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabby N Ahmadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie C Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00179-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing enabling conditions: a social-ecological perspective on marine conservation success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Kayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-025-01770-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting the success and failure of decentralized marine management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamatoa Bambridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (12), pp.2342-2357. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-022-01763-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local perceptions of socio-ecological drivers and effects of coastal armoring: the case of Moorea, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakamaly Madi Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.292 - 307. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11111-021-00391-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions and responses of Pacific Island fishers to changing coral reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rassweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Lester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally J Holbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell J Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (1), pp.130-143. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-019-01154-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Local Ecological Knowledge for Waterbird Conservation: Insights From Kavango-Zambezi Transfrontier Conservation Area, Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawanda Tarakini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Conservation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.194008291880381. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1940082918803810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interhousehold variability and its effects on seed circulation networks: a case study from northern Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-08208-210144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network-Based Method to Detect Patterns of Local Crop Biodiversity: Validation at the Species and Infra-Species Levels CINVESTAV-IPN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verzelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver T. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ecosystem Services From Biodiversity to Society, Part 1, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer seed networks make a limited contribution to agriculture? Four common misconceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver T. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn J. Mcguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d’une innovation agricole récente à l’échelle régionale : sélection et circulation des sorghos repiqués dans le bassin tchadien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Aziz Saïdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong-Vi Cao Hamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 266, pp.141-168. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.7140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les sillons de l'alliance. Ethnographie de la circulation des semences de sorgho dans l'Extrême-Nord du Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (265), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.7082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexisting with Wildlife in Transfrontier Conservation Areas in Zimbabwe: Cattle Owners' Awareness of Disease Risks and Perceptions of the Role Played by Wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Garine-Wichatitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mukamuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wencelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (3), pp.321--332. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster de présentation du living lab AMWI - Réseau de living labs Solu-Biod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamatoa Bambridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement officiel du Programme national de recherche sur les Solutions fondées sur la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France. Poster présentation des living labs du Programme national de recherche sur les Solutions fondées sur la Nature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources, territoires et institutions des mondes de la pêche à Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamatoa Bambridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related knowledge to adapt to environmental uncertainty: A case study from Hwange district, Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zénaïde Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerbois Chloé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communication and Information Science (ICCIS) « Safeguarding cultural heritage for sustainable development »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Harare, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing together local ecological knowledge, anthropology & landscape ecology to understand the impacts of socio-ecological changes on rural communities in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International conference Society for Human Ecology: Navigating complexity, human-environmental solutions for a challenging future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocultural diversity hypothesis : is it useful to understand the evolution of agrobiodiversity ? Snapshots from the Lake Chad Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Luxereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress IUAES, « Evolving Humanity, Emerging Worlds»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUAES, Aug 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Bdd aux analyses multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan du programme Plantadiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gifts or commodities ? The changing statues of seeds in the Northern Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Violon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and Anthropological Approaches to Agrobiodiversity and Food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which scale to understand seed fluxes in small-scale farming societies? Snapshots of sorghum from Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeyrie Vanesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Violon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, F. (ed.); Frison, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Commons, Plant Breeding and Agricultural Research. Challenges for Food Security and Agrobiodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edible or disgusting ? Notes on the cultural value of birds among students in Paris (France 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Buissereth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Duhart; Helen Macbeth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birds as Food. Anthropological and cross-disciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAF, pp.57-80, 2018, ‘ICAF Alimenta Populorum’ series, 978-0-9500513-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De qui les variétés traditionnelles de plantes cultivées pourraient-elles être le patrimoine ? Réflexions depuis le Bassin du Lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Luxereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Violon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effervescence patrimoniale au Sud. Enjeux, questions, limites.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, IRD Editions, Latitudes 23, pp.379-409, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Wencélius </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chaire de Professeur Junior (CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant qu’anthropologue de l’environnement j’étudie les dynamiques spatiales et temporelles des socio-écosystèmes récifo-coralliens (SES-RC) de Polynésie Française (PF). J’envisage ces derniers comme des systèmes qui, en contribuant à fournir les bases matérielles et immatérielles de la vie en société, sont façonnés par les relations qu’entretiennent humains et entités biologiques vivantes au sein de territoires socialisés. À l’intersection des sciences sociales et des sciences du vivant, mes travaux combinent des approches qualitatives fondées sur une fine ethnographie des pratiques, stratégies et savoirs des utilisateurs primaires des ressources à des approches quantitatives s’appuyant sur des protocoles innovants de sciences participatives. Par le biais d’une démarche transdisciplinaire soucieuse d’agir sur la résilience des SES-RC, je m’intéresse aussi aux dynamiques économiques, sociales, identitaires et culturelles sous-jacentes à la mise en place de dispositifs de gestion des ressources et les manières par lesquelles ces derniers sont appropriés, remaniés ou contestés par la diversité d’acteurs investis dans leur gouvernance.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining coral reef futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Gianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabby N Ahmadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie C Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00179-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing enabling conditions: a social-ecological perspective on marine conservation success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Kayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-025-01770-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local perceptions of socio-ecological drivers and effects of coastal armoring: the case of Moorea, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakamaly Madi Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.292 - 307. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11111-021-00391-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting the success and failure of decentralized marine management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamatoa Bambridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (12), pp.2342-2357. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-022-01763-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions and responses of Pacific Island fishers to changing coral reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rassweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Lester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally J Holbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell J Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (1), pp.130-143. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-019-01154-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Local Ecological Knowledge for Waterbird Conservation: Insights From Kavango-Zambezi Transfrontier Conservation Area, Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawanda Tarakini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Conservation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.194008291880381. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1940082918803810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interhousehold variability and its effects on seed circulation networks: a case study from northern Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-08208-210144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network-Based Method to Detect Patterns of Local Crop Biodiversity: Validation at the Species and Infra-Species Levels CINVESTAV-IPN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verzelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver T. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ecosystem Services From Biodiversity to Society, Part 1, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer seed networks make a limited contribution to agriculture? Four common misconceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver T. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn J. Mcguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les sillons de l'alliance. Ethnographie de la circulation des semences de sorgho dans l'Extrême-Nord du Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (265), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.7082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d’une innovation agricole récente à l’échelle régionale : sélection et circulation des sorghos repiqués dans le bassin tchadien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Aziz Saïdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong-Vi Cao Hamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 266, pp.141-168. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.7140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexisting with Wildlife in Transfrontier Conservation Areas in Zimbabwe: Cattle Owners' Awareness of Disease Risks and Perceptions of the Role Played by Wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Garine-Wichatitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mukamuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wencelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (3), pp.321--332. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster de présentation du living lab AMWI - Réseau de living labs Solu-Biod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamatoa Bambridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement officiel du Programme national de recherche sur les Solutions fondées sur la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France. Poster présentation des living labs du Programme national de recherche sur les Solutions fondées sur la Nature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources, territoires et institutions des mondes de la pêche à Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamatoa Bambridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related knowledge to adapt to environmental uncertainty: A case study from Hwange district, Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zénaïde Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerbois Chloé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communication and Information Science (ICCIS) « Safeguarding cultural heritage for sustainable development »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Harare, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing together local ecological knowledge, anthropology & landscape ecology to understand the impacts of socio-ecological changes on rural communities in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International conference Society for Human Ecology: Navigating complexity, human-environmental solutions for a challenging future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocultural diversity hypothesis : is it useful to understand the evolution of agrobiodiversity ? Snapshots from the Lake Chad Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Luxereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress IUAES, « Evolving Humanity, Emerging Worlds»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUAES, Aug 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Bdd aux analyses multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan du programme Plantadiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gifts or commodities ? The changing statues of seeds in the Northern Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Violon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and Anthropological Approaches to Agrobiodiversity and Food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which scale to understand seed fluxes in small-scale farming societies? Snapshots of sorghum from Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeyrie Vanesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Violon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, F. (ed.); Frison, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Commons, Plant Breeding and Agricultural Research. Challenges for Food Security and Agrobiodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edible or disgusting ? Notes on the cultural value of birds among students in Paris (France 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Buissereth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Duhart; Helen Macbeth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birds as Food. Anthropological and cross-disciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAF, pp.57-80, 2018, ‘ICAF Alimenta Populorum’ series, 978-0-9500513-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De qui les variétés traditionnelles de plantes cultivées pourraient-elles être le patrimoine ? Réflexions depuis le Bassin du Lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Luxereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Violon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effervescence patrimoniale au Sud. Enjeux, questions, limites.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, IRD Editions, Latitudes 23, pp.379-409, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494416v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gianelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabby N Ahmadia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00179-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kayal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01770-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910795v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01763-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11111-021-00391-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rassweiler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Lester" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally J Holbrook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell J Schmitt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01154-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawanda Tarakini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerbois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mundy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1940082918803810" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08208-210144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Sa&#239;dou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Soler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong-Vi Cao Hamadou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kenga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7140" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7082" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miguel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mukamuri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wencelius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.10.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Dervieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerbois Chlo&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luxereau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeyrie Vanesse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=sHhQDwAAQBAJ&amp;amp;pg=PT314&amp;amp;lpg=PT314&amp;amp;dq=Which+scale+to+understand+seed+fluxes+in+small-scale+farming+societies?+Snapshots+of+sorghum+from+Africa&amp;amp;source=bl&amp;amp;ots=i5mtN3Jwly&amp;amp;sig=ZqH0GLfdRAqyYKUiBIpJS_oe-T0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwi2mIX2veTbAhVM1hQKHWZhCBsQ6AEIMzAC#v=onepage&amp;amp;q=Which%20scale%20to%20understand%20seed%20fluxes%20in%20small-scale%20farming%20societies%3F%20Snapshots%20of%20sorghum%20from%20Africa&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Buissereth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chambon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essouci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Guillouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494416v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gianelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabby N Ahmadia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00179-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kayal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01770-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11111-021-00391-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910795v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01763-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rassweiler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Lester" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally J Holbrook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell J Schmitt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01154-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawanda Tarakini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerbois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mundy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1940082918803810" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08208-210144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Sa&#239;dou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Soler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong-Vi Cao Hamadou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kenga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7140" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miguel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mukamuri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wencelius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.10.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Dervieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerbois Chlo&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luxereau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeyrie Vanesse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=sHhQDwAAQBAJ&amp;amp;pg=PT314&amp;amp;lpg=PT314&amp;amp;dq=Which+scale+to+understand+seed+fluxes+in+small-scale+farming+societies?+Snapshots+of+sorghum+from+Africa&amp;amp;source=bl&amp;amp;ots=i5mtN3Jwly&amp;amp;sig=ZqH0GLfdRAqyYKUiBIpJS_oe-T0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwi2mIX2veTbAhVM1hQKHWZhCBsQ6AEIMzAC#v=onepage&amp;amp;q=Which%20scale%20to%20understand%20seed%20fluxes%20in%20small-scale%20farming%20societies%3F%20Snapshots%20of%20sorghum%20from%20Africa&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Buissereth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chambon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essouci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Guillouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>