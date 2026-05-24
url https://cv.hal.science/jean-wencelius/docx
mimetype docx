--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Wencélius </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chaire de Professeur Junior (CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant qu’anthropologue de l’environnement j’étudie les dynamiques spatiales et temporelles des socio-écosystèmes récifo-coralliens (SES-RC) de Polynésie Française (PF). J’envisage ces derniers comme des systèmes qui, en contribuant à fournir les bases matérielles et immatérielles de la vie en société, sont façonnés par les relations qu’entretiennent humains et entités biologiques vivantes au sein de territoires socialisés. À l’intersection des sciences sociales et des sciences du vivant, mes travaux combinent des approches qualitatives fondées sur une fine ethnographie des pratiques, stratégies et savoirs des utilisateurs primaires des ressources à des approches quantitatives s’appuyant sur des protocoles innovants de sciences participatives. Par le biais d’une démarche transdisciplinaire soucieuse d’agir sur la résilience des SES-RC, je m’intéresse aussi aux dynamiques économiques, sociales, identitaires et culturelles sous-jacentes à la mise en place de dispositifs de gestion des ressources et les manières par lesquelles ces derniers sont appropriés, remaniés ou contestés par la diversité d’acteurs investis dans leur gouvernance.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining coral reef futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Gianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabby N Ahmadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie C Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00179-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing enabling conditions: a social-ecological perspective on marine conservation success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Kayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-025-01770-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local perceptions of socio-ecological drivers and effects of coastal armoring: the case of Moorea, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakamaly Madi Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.292 - 307. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11111-021-00391-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting the success and failure of decentralized marine management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamatoa Bambridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (12), pp.2342-2357. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-022-01763-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions and responses of Pacific Island fishers to changing coral reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rassweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Lester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally J Holbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell J Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (1), pp.130-143. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-019-01154-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Local Ecological Knowledge for Waterbird Conservation: Insights From Kavango-Zambezi Transfrontier Conservation Area, Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawanda Tarakini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Conservation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.194008291880381. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1940082918803810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interhousehold variability and its effects on seed circulation networks: a case study from northern Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-08208-210144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network-Based Method to Detect Patterns of Local Crop Biodiversity: Validation at the Species and Infra-Species Levels CINVESTAV-IPN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verzelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver T. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ecosystem Services From Biodiversity to Society, Part 1, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer seed networks make a limited contribution to agriculture? Four common misconceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver T. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn J. Mcguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les sillons de l'alliance. Ethnographie de la circulation des semences de sorgho dans l'Extrême-Nord du Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (265), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.7082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d’une innovation agricole récente à l’échelle régionale : sélection et circulation des sorghos repiqués dans le bassin tchadien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Aziz Saïdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong-Vi Cao Hamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 266, pp.141-168. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.7140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexisting with Wildlife in Transfrontier Conservation Areas in Zimbabwe: Cattle Owners' Awareness of Disease Risks and Perceptions of the Role Played by Wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Garine-Wichatitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mukamuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wencelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (3), pp.321--332. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster de présentation du living lab AMWI - Réseau de living labs Solu-Biod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamatoa Bambridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement officiel du Programme national de recherche sur les Solutions fondées sur la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France. Poster présentation des living labs du Programme national de recherche sur les Solutions fondées sur la Nature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources, territoires et institutions des mondes de la pêche à Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamatoa Bambridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related knowledge to adapt to environmental uncertainty: A case study from Hwange district, Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zénaïde Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerbois Chloé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communication and Information Science (ICCIS) « Safeguarding cultural heritage for sustainable development »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Harare, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing together local ecological knowledge, anthropology & landscape ecology to understand the impacts of socio-ecological changes on rural communities in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International conference Society for Human Ecology: Navigating complexity, human-environmental solutions for a challenging future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocultural diversity hypothesis : is it useful to understand the evolution of agrobiodiversity ? Snapshots from the Lake Chad Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Luxereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress IUAES, « Evolving Humanity, Emerging Worlds»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUAES, Aug 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Bdd aux analyses multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan du programme Plantadiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gifts or commodities ? The changing statues of seeds in the Northern Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Violon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and Anthropological Approaches to Agrobiodiversity and Food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which scale to understand seed fluxes in small-scale farming societies? Snapshots of sorghum from Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeyrie Vanesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Violon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, F. (ed.); Frison, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Commons, Plant Breeding and Agricultural Research. Challenges for Food Security and Agrobiodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edible or disgusting ? Notes on the cultural value of birds among students in Paris (France 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Buissereth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Duhart; Helen Macbeth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birds as Food. Anthropological and cross-disciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAF, pp.57-80, 2018, ‘ICAF Alimenta Populorum’ series, 978-0-9500513-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De qui les variétés traditionnelles de plantes cultivées pourraient-elles être le patrimoine ? Réflexions depuis le Bassin du Lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Luxereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Violon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effervescence patrimoniale au Sud. Enjeux, questions, limites.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, IRD Editions, Latitudes 23, pp.379-409, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Wencélius </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chaire de Professeur Junior (CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En tant qu’anthropologue de l’environnement j’étudie les dynamiques spatiales et temporelles des socio-écosystèmes récifo-coralliens (SES-RC) de Polynésie Française (PF). J’envisage ces derniers comme des systèmes qui, en contribuant à fournir les bases matérielles et immatérielles de la vie en société, sont façonnés par les relations qu’entretiennent humains et entités biologiques vivantes au sein de territoires socialisés. À l’intersection des sciences sociales et des sciences du vivant, mes travaux combinent des approches qualitatives fondées sur une fine ethnographie des pratiques, stratégies et savoirs des utilisateurs primaires des ressources à des approches quantitatives s’appuyant sur des protocoles innovants de sciences participatives. Par le biais d’une démarche transdisciplinaire soucieuse d’agir sur la résilience des SES-RC, je m’intéresse aussi aux dynamiques économiques, sociales, identitaires et culturelles sous-jacentes à la mise en place de dispositifs de gestion des ressources et les manières par lesquelles ces derniers sont appropriés, remaniés ou contestés par la diversité d’acteurs investis dans leur gouvernance.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reimagining coral reef futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Gianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabby N Ahmadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie C Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-025-00179-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing enabling conditions: a social-ecological perspective on marine conservation success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Kayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-025-01770-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting the success and failure of decentralized marine management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamatoa Bambridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (12), pp.2342-2357. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-022-01763-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local perceptions of socio-ecological drivers and effects of coastal armoring: the case of Moorea, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakamaly Madi Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.292 - 307. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11111-021-00391-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions and responses of Pacific Island fishers to changing coral reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rassweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah E Lester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally J Holbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell J Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (1), pp.130-143. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-019-01154-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Local Ecological Knowledge for Waterbird Conservation: Insights From Kavango-Zambezi Transfrontier Conservation Area, Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawanda Tarakini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Conservation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.194008291880381. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1940082918803810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interhousehold variability and its effects on seed circulation networks: a case study from northern Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-08208-210144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network-Based Method to Detect Patterns of Local Crop Biodiversity: Validation at the Species and Infra-Species Levels CINVESTAV-IPN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verzelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver T. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ecosystem Services From Biodiversity to Society, Part 1, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799313v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer seed networks make a limited contribution to agriculture? Four common misconceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver T. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn J. Mcguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les sillons de l'alliance. Ethnographie de la circulation des semences de sorgho dans l'Extrême-Nord du Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (265), pp.93-116. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.7082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d’une innovation agricole récente à l’échelle régionale : sélection et circulation des sorghos repiqués dans le bassin tchadien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Aziz Saïdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuong-Vi Cao Hamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 266, pp.141-168. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.7140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexisting with Wildlife in Transfrontier Conservation Areas in Zimbabwe: Cattle Owners' Awareness of Disease Risks and Perceptions of the Role Played by Wildlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. De Garine-Wichatitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mukamuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wencelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (3), pp.321--332. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster de présentation du living lab AMWI - Réseau de living labs Solu-Biod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamatoa Bambridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement officiel du Programme national de recherche sur les Solutions fondées sur la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France. Poster présentation des living labs du Programme national de recherche sur les Solutions fondées sur la Nature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources, territoires et institutions des mondes de la pêche à Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamatoa Bambridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related knowledge to adapt to environmental uncertainty: A case study from Hwange district, Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zénaïde Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerbois Chloé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communication and Information Science (ICCIS) « Safeguarding cultural heritage for sustainable development »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Harare, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing together local ecological knowledge, anthropology & landscape ecology to understand the impacts of socio-ecological changes on rural communities in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International conference Society for Human Ecology: Navigating complexity, human-environmental solutions for a challenging future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocultural diversity hypothesis : is it useful to understand the evolution of agrobiodiversity ? Snapshots from the Lake Chad Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Luxereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress IUAES, « Evolving Humanity, Emerging Worlds»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUAES, Aug 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Bdd aux analyses multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan du programme Plantadiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gifts or commodities ? The changing statues of seeds in the Northern Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Violon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and Anthropological Approaches to Agrobiodiversity and Food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which scale to understand seed fluxes in small-scale farming societies? Snapshots of sorghum from Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeyrie Vanesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Violon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Girard, F. (ed.); Frison, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Commons, Plant Breeding and Agricultural Research. Challenges for Food Security and Agrobiodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edible or disgusting ? Notes on the cultural value of birds among students in Paris (France 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Buissereth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Duhart; Helen Macbeth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birds as Food. Anthropological and cross-disciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAF, pp.57-80, 2018, ‘ICAF Alimenta Populorum’ series, 978-0-9500513-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De qui les variétés traditionnelles de plantes cultivées pourraient-elles être le patrimoine ? Réflexions depuis le Bassin du Lac Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Luxereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Violon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effervescence patrimoniale au Sud. Enjeux, questions, limites.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, IRD Editions, Latitudes 23, pp.379-409, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494416v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gianelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabby N Ahmadia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00179-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kayal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01770-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11111-021-00391-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910795v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01763-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rassweiler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Lester" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally J Holbrook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell J Schmitt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01154-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawanda Tarakini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerbois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mundy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1940082918803810" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08208-210144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Sa&#239;dou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Soler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong-Vi Cao Hamadou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kenga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7140" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miguel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mukamuri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wencelius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.10.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Dervieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerbois Chlo&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luxereau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeyrie Vanesse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=sHhQDwAAQBAJ&amp;amp;pg=PT314&amp;amp;lpg=PT314&amp;amp;dq=Which+scale+to+understand+seed+fluxes+in+small-scale+farming+societies?+Snapshots+of+sorghum+from+Africa&amp;amp;source=bl&amp;amp;ots=i5mtN3Jwly&amp;amp;sig=ZqH0GLfdRAqyYKUiBIpJS_oe-T0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwi2mIX2veTbAhVM1hQKHWZhCBsQ6AEIMzAC#v=onepage&amp;amp;q=Which%20scale%20to%20understand%20seed%20fluxes%20in%20small-scale%20farming%20societies%3F%20Snapshots%20of%20sorghum%20from%20Africa&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Buissereth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chambon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essouci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Guillouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494416v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gianelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabby N Ahmadia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00179-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kayal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Thiault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01770-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910795v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-022-01763-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Calandra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakamaly Madi Moussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11111-021-00391-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rassweiler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Lester" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally J Holbrook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell J Schmitt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-019-01154-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawanda Tarakini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerbois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mundy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1940082918803810" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08208-210144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Sa&#239;dou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Soler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuong-Vi Cao Hamadou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kenga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7140" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miguel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mukamuri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wencelius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.10.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Dervieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerbois Chlo&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luxereau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeyrie Vanesse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=sHhQDwAAQBAJ&amp;amp;pg=PT314&amp;amp;lpg=PT314&amp;amp;dq=Which+scale+to+understand+seed+fluxes+in+small-scale+farming+societies?+Snapshots+of+sorghum+from+Africa&amp;amp;source=bl&amp;amp;ots=i5mtN3Jwly&amp;amp;sig=ZqH0GLfdRAqyYKUiBIpJS_oe-T0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwi2mIX2veTbAhVM1hQKHWZhCBsQ6AEIMzAC#v=onepage&amp;amp;q=Which%20scale%20to%20understand%20seed%20fluxes%20in%20small-scale%20farming%20societies%3F%20Snapshots%20of%20sorghum%20from%20Africa&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Buissereth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chambon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essouci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Guillouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>