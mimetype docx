--- v0 (2026-03-31)
+++ v1 (2026-05-25)
@@ -100,412 +100,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of solution-seeded supercritical CO2 characterized by mass spectrometry and laser spectroscopy</w:t>
+                <w:t xml:space="preserve">Oxidation products of S-Adenosyl methionine probed by IRMPD spectroscopy: unraveling the protective effects on oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+                <w:t xml:space="preserve">Yining Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mons</w:t>
+                <w:t xml:space="preserve">Carine Clavaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giel Berden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c02256⟩</w:t>
+              <w:t xml:space="preserve">Chemrxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2026-s375p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374510v1</w:t>
+                <w:t xml:space="preserve">hal-05581186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Induced Dissociative Mechanism of Carboxylate and Divalent Calcium Ions Revealed by IR Laser Spectroscopy</w:t>
+                <w:t xml:space="preserve">Expansion of solution-seeded supercritical CO2 characterized by mass spectrometry and laser spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hikaru Takayanagi</w:t>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keisuke Hirata</w:t>
+                <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shun-Ichi Ishiuchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (36), pp.9295-9300. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (28), pp.6532-6537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c01803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c02256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728946v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of designed model peptides containing methionine, proline and glutamic acid investigated by tandem mass spectrometry and IRMPD spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water-Induced Dissociative Mechanism of Carboxylate and Divalent Calcium Ions Revealed by IR Laser Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yining Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
+                <w:t xml:space="preserve">Yurika Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Ayadi</w:t>
+                <w:t xml:space="preserve">Hikaru Takayanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lecouvey</w:t>
+                <w:t xml:space="preserve">Keisuke Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
+                <w:t xml:space="preserve">Shun-Ichi Ishiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 487, pp.117029. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (36), pp.9295-9300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2023.117029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c01803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577052v1</w:t>
+                <w:t xml:space="preserve">hal-04728946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length-Dependent Transition from Extended to Folded Shapes in Short Oligomers of an Azetidine-Based α-Amino Acid: The Critical Role of NH···N H-Bonds</w:t>
               </w:r>
@@ -543,51 +543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynab Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (13), pp.5048. </w:t>
@@ -625,685 +625,685 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of designed model peptides containing methionine, proline and glutamic acid investigated by tandem mass spectrometry and IRMPD spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yining Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Houée-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 487, pp.117029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijms.2023.117029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise hydration of [CH3COOMg]+ studied by cold ion trap infrared spectroscopy: insights into interactions in the magnesium channel selection filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikaru Takayanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keisuke Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (35), pp.23923-23928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3cp00992k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise dissociation of ion pairs by water molecules: cationdependent separation mechanisms between carboxylate and alkali-earth metal ions †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Donon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Donon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun-Ichi Ishiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaaki Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (20), pp.12121-12125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp01158a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic Profiling of Fresh Goji (Lycium barbarum L.) Berries from Two Cultivars Grown in Central Italy: A Multi-Methodological Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Spano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Maccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Ingallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Biava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (17), pp.5412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules26175412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared-Assisted Synthesis of Prebiotic Glycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Pérez-Mellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (6), pp.503-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.202000065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1313,100 +1313,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édifices moléculaires isolés sondés par spectroscopie laser : formation par vaporisation assistée par CO₂ supercritique et dissociation ionique contrôlée par microhydratation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. Université Paris-Saclay, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024UPASF076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04850704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1416,543 +1416,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microhydration of Mg2+(CH3COO-) ion pairs followed by IR laser spectroscopy: insights into the water-mediated ionic interactions in the magnesium transport channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikaru Takayanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctoral 2MIB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Gif sur Yvette (91), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical fluid-aided vaporization of neutral biomolecules for structural and photodynamical studies by UV or VUV spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deb Pratim Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian spectroscopy conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Tokamachi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microhydration of Mg2+(CH3COO–) ion pairs followed by IR laser spectroscopy: insights into the water-mediated ionic interactions in the magnesium transport channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikaru Takayanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès général de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microhydration of Mg2+(CH3COO-) ion pairs followed by IR laser spectroscopy: insights into the water-mediated ionic interactions in the magnesium transport channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikaru Takayanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy - 73rd Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Urbana (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2099,51 +2099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Bardaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c02256" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Hayakawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Takayanagi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Hirata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichi Ishiuchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c01803" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04577052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Jiang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ayadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecouvey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2023.117029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayi Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Imani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28135048" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00992k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Donon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Fujii" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp01158a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Spano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Maccelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Matteo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Ingallina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Biava" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez-Mellor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04850704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPASF076" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Pratim Mukhopadhyay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05581186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Bardaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Jiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Clavaguera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hou&#233;e-Levin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giel Berden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2026-s375p" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c02256" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Hayakawa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Takayanagi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Hirata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichi Ishiuchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c01803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayi Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Imani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28135048" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ayadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecouvey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2023.117029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00992k" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Donon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Fujii" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp01158a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Spano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Maccelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Matteo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Ingallina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Biava" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175412" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel P&#233;rez-Mellor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04850704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPASF076" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Pratim Mukhopadhyay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355628v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>