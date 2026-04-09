--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1660,247 +1660,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and evaluation of a lexical prediction engine in a virtual keyboard support on text input for people with mobility impairments.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du genre applicatif sur la réalisation des extractions en dialogue oral : constantes et variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goulian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (S1), pp.e131-e132</w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187 (3), pp.109-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021325v1</w:t>
+                <w:t xml:space="preserve">hal-01213178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du genre applicatif sur la réalisation des extractions en dialogue oral : constantes et variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration and evaluation of a lexical prediction engine in a virtual keyboard support on text input for people with mobility impairments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pouplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Kahloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 187 (3), pp.109-126</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (S1), pp.e131-e132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213178v1</w:t>
+                <w:t xml:space="preserve">hal-01021325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascades de transducteurs autour de la reconnaissance des entités nommées</w:t>
               </w:r>
@@ -2962,138 +2962,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés linguistiques fines et interprétation des performances des systèmes pour la reconnaissance des entités nommées</w:t>
+                <w:t xml:space="preserve">Lexicons Gain the Upper Hand in Arabic MWE Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Seghier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Millour</w:t>
+                <w:t xml:space="preserve">Najet Hadj Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskandar Keskes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIFT-2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Universal Dependencies (MWE-UD) @ LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.88-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115242v1</w:t>
+                <w:t xml:space="preserve">hal-04667546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAA : quelles configurations pour les claviers virtuels ? Retours sur trois focus groups réalisés en structures de rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3102,336 +3132,306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pouplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Thomann; Frédéric Bousefsaf, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UFEL: a By-design Understandable and Frugal Entity Linking System for French Microposts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Leonard</w:t>
+                <w:t xml:space="preserve">Propriétés linguistiques fines et interprétation des performances des systèmes pour la reconnaissance des entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Seghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Markhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LIFT-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838911v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicons Gain the Upper Hand in Arabic MWE Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UFEL: a By-design Understandable and Frugal Entity Linking System for French Microposts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najet Hadj Mohamed</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Markhoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Universal Dependencies (MWE-UD) @ LREC-COLING 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore (MD), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667546v1</w:t>
+                <w:t xml:space="preserve">hal-04838911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation éthique de l'impact du numérique : 10 ans plus tard, une typologie mise à jour pour la détermination des risques et de leurs vulnérabilités dans une perspective conséquentialiste</w:t>
               </w:r>
@@ -3633,51 +3633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descripteurs Linguistiques et Caractérisation Objective des Catégories Textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Seghier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3843,260 +3843,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Diversity of Multiword Expressions in Annotated Text</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation d’expressions polylexicales verbales en arabe : validation d’une procédure d’annotation multilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Hadj Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
+                <w:t xml:space="preserve">Iskander Keskes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yağmur Öztürk</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Committee on Computational Linguistics (COLING)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee on Computational Linguistics, Oct 2022, Gyeongju, South Korea. pp.3285-3295</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.280-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468662v1</w:t>
+                <w:t xml:space="preserve">hal-03701523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d’expressions polylexicales verbales en arabe : validation d’une procédure d’annotation multilingue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+                <w:t xml:space="preserve">Evaluating Diversity of Multiword Expressions in Annotated Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yağmur Öztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.280-286</w:t>
+              <w:t xml:space="preserve">International Committee on Computational Linguistics (COLING)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee on Computational Linguistics, Oct 2022, Gyeongju, South Korea. pp.3285-3295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701523v1</w:t>
+                <w:t xml:space="preserve">hal-04468662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus EN-Istex : un corpus d'articles scientifiques annoté manuellement en entités nommées</w:t>
               </w:r>
@@ -4417,51 +4417,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seen2Unseen at PARSEME Shared Task 2020: All Roads do not Lead to Unseen Verb-Noun VMWEs</w:t>
+                <w:t xml:space="preserve">Verbal Multiword Expression Identification: Do We Need a Sledgehammer to Crack a Nut?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
@@ -4479,302 +4479,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Electronic Lexicons (MWE-LZX 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">The 28th International Conference on Computational Linguistics (COLING-20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014867v1</w:t>
+                <w:t xml:space="preserve">hal-03013636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment arpenter sans mètre : les scores de résolution de chaînes de coréférences sont-ils des métriques ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
+                <w:t xml:space="preserve">Seen2Unseen at PARSEME Shared Task 2020: All Roads do not Lead to Unseen Verb-Noun VMWEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pasquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.10-18</w:t>
+              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Electronic Lexicons (MWE-LZX 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750222v4</w:t>
+                <w:t xml:space="preserve">hal-03014867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbal Multiword Expression Identification: Do We Need a Sledgehammer to Crack a Nut?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+                <w:t xml:space="preserve">Comment arpenter sans mètre : les scores de résolution de chaînes de coréférences sont-ils des métriques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Computational Linguistics (COLING-20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013636v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750222v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le repérage de nominations dans les corpus textuels: de l'exploitation de l'analyse des données textuelles à l'exploration des chaînes de coréférence par le TAL</w:t>
               </w:r>
@@ -5514,307 +5514,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d’expressions polylexicales verbales en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal@ODIL Project: Adapting ISO-TimeML to Syntactic Treebanks for the Temporal Annotation of Spoken Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Abouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Candito</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">Thirteenth Joint ACL - ISO Workshop on Interoperable Semantic Annotation (ISA-13), 12th International Conference on Computational Semantics (IWCS’2017), Montpellier, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537880v1</w:t>
+                <w:t xml:space="preserve">hal-01627261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal@ODIL Project: Adapting ISO-TimeML to Syntactic Treebanks for the Temporal Annotation of Spoken Speech</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Abouda</w:t>
+                <w:t xml:space="preserve">Annotation d’expressions polylexicales verbales en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Candito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth Joint ACL - ISO Workshop on Interoperable Semantic Annotation (ISA-13), 12th International Conference on Computational Semantics (IWCS’2017), Montpellier, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">24e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627261v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes coréférentielles en créole de la Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5891,51 +5891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès Mondial de Linguistique Française (CMLF'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6245,51 +6245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6636,454 +6636,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation de la temporalité en corpus : contribution à l'amélioration de la norme TimeML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANCOR_Centre, a Large Free Spoken French Coreference Corpus: description of the Resource and Reliability Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Muzerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Abouda</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.F14-2029</w:t>
+              <w:t xml:space="preserve">LREC'2014, 9th Language Resources and Evaluation Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reyjavik, Iceland. pp.843-847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075207v1</w:t>
+                <w:t xml:space="preserve">hal-01075679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANCOR_Centre, a Large Free Spoken French Coreference Corpus: description of the Resource and Reliability Measures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation de la temporalité en corpus : contribution à l'amélioration de la norme TimeML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurore Pelletier</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC'2014, 9th Language Resources and Evaluation Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reyjavik, Iceland. pp.843-847</w:t>
+              <w:t xml:space="preserve">TALN'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.F14-2029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075679v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Krippendorff's alpha is a more reliable metrics for multi- coders ordinal annotations: experimental studies on emotion, opinion and coreference annotation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting Data Mining for German Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Gotenborg, Sweden. 10 p</w:t>
+              <w:t xml:space="preserve">Konvens'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hildesheim University, Oct 2014, Hildesheim, Germany. pp.149-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998303v1</w:t>
+                <w:t xml:space="preserve">hal-01075678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Data Mining for German Named Entity Recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighted Krippendorff's alpha is a more reliable metrics for multi- coders ordinal annotations: experimental studies on emotion, opinion and coreference annotation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Konvens'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hildesheim University, Oct 2014, Hildesheim, Germany. pp.149-153</w:t>
+              <w:t xml:space="preserve">EACL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Gotenborg, Sweden. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075678v1</w:t>
+                <w:t xml:space="preserve">hal-00998303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Mining for Named Entity Recognition</w:t>
               </w:r>
@@ -7281,64 +7281,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation en relations anaphoriques d'un corpus de discours oral spontané en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Muzerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7955,64 +7955,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotations en chaînes de coréférences et anaphores dans un corpus de discours spontané en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Muzerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8184,90 +8184,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANCOR, premier corpus de français parlé d'envergure annoté en coréférence et distribué librement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Muzerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8519,407 +8519,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'Entités Nommées par extraction automatique de transducteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
+                <w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpos in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Boyer-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Muzerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'Atala : Reconnaissance d'Entités Nommées - Nouvelles Frontières &amp; Nouvelles Approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">DAARC'2011, 8th Discourse Anaphora and Anaphor Resolu1on Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Faro, Portugal. 9 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01048613v1</w:t>
+                <w:t xml:space="preserve">hal-00831414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage supervisé sur ressources encyclopédiques pour l'enrichissement d'un lexique de noms propres destiné à la reconnaissance des entités nommées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance d'Entités Nommées par extraction automatique de transducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Friburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.667-674</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'Atala : Reconnaissance d'Entités Nommées - Nouvelles Frontières &amp; Nouvelles Approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016545v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de règles d'annotation partielles pour la reconnaissance des entités nommées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage supervisé sur ressources encyclopédiques pour l'enrichissement d'un lexique de noms propres destiné à la reconnaissance des entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Okinina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.421-444</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.667-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016535v1</w:t>
+                <w:t xml:space="preserve">hal-01016545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'un corpus de parole spontané annoté en coréférences : questions méthodologiques sur l'annotation et application à la validation de théories linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Muzerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8934,182 +8951,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de l'Atala : Annoter les corpus oraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01048609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpos in French</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Judith Muzerelle</w:t>
+                <w:t xml:space="preserve">Fouille de règles d'annotation partielles pour la reconnaissance des entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAARC'2011, 8th Discourse Anaphora and Anaphor Resolu1on Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Faro, Portugal. 9 pp</w:t>
+              <w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.421-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831414v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la détection des émotions, des opinions ou des sentiments : dictatute de la majorité ou respect de la diversité d'opinions ?</w:t>
               </w:r>
@@ -9190,64 +9190,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpora in French.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Muzerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyer Aurore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9430,394 +9430,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection hors contexte des émotions à partir du contenu linguistique d'énoncés oraux : le système EmoLogus</w:t>
+                <w:t xml:space="preserve">From speech to emotional interaction: EmotiRob project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taln 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montreal, Canada. pp.167</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Human-Robot Personal Relationships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Leiden, Netherlands. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537177v1</w:t>
+                <w:t xml:space="preserve">hal-00507753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From speech to emotional interaction: EmotiRob project</w:t>
+                <w:t xml:space="preserve">Emologus - A Compositional Model of Emotion Detection based on the Propositionnal Content of Spoken Utterances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Saint-Aimé</w:t>
+                <w:t xml:space="preserve">Jeanne Villeneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Jost</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Human-Robot Personal Relationships</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Leiden, Netherlands. pp.8</w:t>
+              <w:t xml:space="preserve">Text Speech and Dialogue 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507753v1</w:t>
+                <w:t xml:space="preserve">hal-00536786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emologus - A Compositional Model of Emotion Detection based on the Propositionnal Content of Spoken Utterances</w:t>
+                <w:t xml:space="preserve">Détection hors contexte des émotions à partir du contenu linguistique d'énoncés oraux : le système EmoLogus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
+                <w:t xml:space="preserve">A. Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text Speech and Dialogue 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic. 8 p</w:t>
+              <w:t xml:space="preserve">Taln 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montreal, Canada. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536786v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction avec un picoprojecteur : État de l'art et analyse des attentes des utilisateurs</w:t>
               </w:r>
@@ -10000,230 +10000,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper spoken language understanding for man-machine dialogue on broader application domains: a logical alternative to concept spotting.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection des émotions à partir du contenu linguistique d'énoncés oraux : application à un robot compagnon pour enfants fragilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2009 WORKSHOP ON SEMANTIC REPRESENTATION OF SPOKEN LANGUAGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Athènes, Greece. pp.50-57</w:t>
+              <w:t xml:space="preserve">TALN 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515885v1</w:t>
+                <w:t xml:space="preserve">hal-00516754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des émotions à partir du contenu linguistique d'énoncés oraux : application à un robot compagnon pour enfants fragilisés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deeper spoken language understanding for man-machine dialogue on broader application domains: a logical alternative to concept spotting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.90</w:t>
+              <w:t xml:space="preserve">EACL 2009 WORKSHOP ON SEMANTIC REPRESENTATION OF SPOKEN LANGUAGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Athènes, Greece. pp.50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516754v1</w:t>
+                <w:t xml:space="preserve">hal-00515885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Rich Annotation of Large Corpus of Conversational transcribed speech: the Chunking Task of the EPAC Project</w:t>
               </w:r>
@@ -10425,51 +10425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Pévédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10903,286 +10903,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using LSA for word prediction - A comparison of integration techniques</w:t>
+                <w:t xml:space="preserve">Sibylle : a system for alternative communication adapting to the context and its user</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Internationale workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Heerlen, Netherlands</w:t>
+              <w:t xml:space="preserve">International ACM Conference on Assistive Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Phoenix, United States. pp.203-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024031v1</w:t>
+                <w:t xml:space="preserve">hal-01024044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to enter text without typing ? Usage aspects of the Sibylle communication aid</w:t>
+                <w:t xml:space="preserve">Using LSA for word prediction - A comparison of integration techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Timimoun, Algeria</w:t>
+              <w:t xml:space="preserve">1st Internationale workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Heerlen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024025v1</w:t>
+                <w:t xml:space="preserve">hal-01024031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle : a system for alternative communication adapting to the context and its user</w:t>
+                <w:t xml:space="preserve">How to enter text without typing ? Usage aspects of the Sibylle communication aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International ACM Conference on Assistive Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Phoenix, United States. pp.203-210</w:t>
+              <w:t xml:space="preserve">Human</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Timimoun, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024044v1</w:t>
+                <w:t xml:space="preserve">hal-01024025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système Sibylle d'aide à la communication pour personnes handicapées : Modèle linguistique et interface utilisateur</w:t>
               </w:r>
@@ -11283,217 +11283,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00370812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle AAC system : exploiting syntax and semantics for word prediction</w:t>
+                <w:t xml:space="preserve">Training language models without appropriate language resources : experiments with an AAC system for disabled people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karin Krueger-Thielmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Biennial International Conference of the International Society for Augmentative and Alternative Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Duesseldorf, Germany</w:t>
+              <w:t xml:space="preserve">5th European Conference on Language Resource and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Genes, Italy. pp.1842-1845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024016v1</w:t>
+                <w:t xml:space="preserve">hal-01023999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training language models without appropriate language resources : experiments with an AAC system for disabled people</w:t>
+                <w:t xml:space="preserve">Sibylle AAC system : exploiting syntax and semantics for word prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Schadle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Krueger-Thielmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Language Resource and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Genes, Italy. pp.1842-1845</w:t>
+              <w:t xml:space="preserve">12th Biennial International Conference of the International Society for Augmentative and Alternative Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Duesseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023999v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de modèles de langage à l'utilisateur et au registre de langage : expérimentations dans le domaine de l'aide au handicap</w:t>
               </w:r>
@@ -12629,51 +12629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13397,51 +13397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charte éthique et déontologique de l'ICVL : une proposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13922,51 +13922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianying Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pierredon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bregeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaugier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2016.1193229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Figere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2015.10.080" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Robertson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Kahloun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/JRRD.2012.05.0094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Friburger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_19" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Departe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-013-0050-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonio Wandmacher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schadle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Departe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1361203.1361209" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouitteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Leonard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450137v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Seghier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Hadj Mohamed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Keskes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303374v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Brassier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Azzouza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468662v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#287;mur &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Keskes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Antoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Morale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pasquer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750222v4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375246v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crochetet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Arbizu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lavocat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170630v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213198v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Labat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064385v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-419" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174606v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788166v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30779-9_19" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100252" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816549v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouxel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvel Damien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Tallec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048613v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okinina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016535v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048609v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831414v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer-Pelletier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Aurore" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syssau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507753v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Aim&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villeneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ah-Leung" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483777v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515885v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516754v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024059v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Mokrane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507537v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Achour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2008.4798782" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280477v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192834v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1296843.1296878" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024025v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024044v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370812v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024016v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krueger-Thielmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023999v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027584v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484116v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196508v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196506v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636750v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet-Vernhettes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zakaria Kurdi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928462v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Zeiliger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caillaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Caelen-Haumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866353v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067749v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889593v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75477-2_36" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016521v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661895v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Exbrayat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905874v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502370v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianying Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pierredon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bregeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaugier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2016.1193229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Figere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2015.10.080" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Robertson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Kahloun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/JRRD.2012.05.0094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Friburger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_19" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Departe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-013-0050-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonio Wandmacher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schadle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Departe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1361203.1361209" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouitteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Leonard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450137v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Hadj Mohamed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Keskes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Seghier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303374v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Brassier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Azzouza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701523v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Keskes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Antoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468662v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#287;mur &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Morale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013636v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pasquer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750222v4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375246v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crochetet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Arbizu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lavocat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170630v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213198v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Labat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075678v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998303v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064385v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-419" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174606v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788166v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30779-9_19" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100252" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816549v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouxel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvel Damien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Tallec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer-Pelletier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048613v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016545v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okinina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048609v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016535v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Aurore" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507753v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Aim&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536786v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villeneau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savary" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syssau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ah-Leung" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483777v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515885v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024059v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Mokrane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507537v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Achour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2008.4798782" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280477v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192834v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1296843.1296878" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024044v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024031v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024025v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370812v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024016v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krueger-Thielmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027584v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484116v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196508v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196506v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636750v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet-Vernhettes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zakaria Kurdi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928462v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Zeiliger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caillaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Caelen-Haumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866353v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067749v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889593v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75477-2_36" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016521v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661895v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Exbrayat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905874v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502370v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>