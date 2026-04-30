--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -3087,351 +3087,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAA : quelles configurations pour les claviers virtuels ? Retours sur trois focus groups réalisés en structures de rééducation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+                <w:t xml:space="preserve">UFEL: a By-design Understandable and Frugal Entity Linking System for French Microposts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thebaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Markhoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore (MD), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616847v1</w:t>
+                <w:t xml:space="preserve">hal-04838911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés linguistiques fines et interprétation des performances des systèmes pour la reconnaissance des entités nommées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Millour</w:t>
+                <w:t xml:space="preserve">CAA : quelles configurations pour les claviers virtuels ? Retours sur trois focus groups réalisés en structures de rééducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pouplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIFT-2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Thomann; Frédéric Bousefsaf, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115242v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UFEL: a By-design Understandable and Frugal Entity Linking System for French Microposts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Leonard</w:t>
+                <w:t xml:space="preserve">Propriétés linguistiques fines et interprétation des performances des systèmes pour la reconnaissance des entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Seghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Markhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LIFT-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838911v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation éthique de l'impact du numérique : 10 ans plus tard, une typologie mise à jour pour la détermination des risques et de leurs vulnérabilités dans une perspective conséquentialiste</w:t>
               </w:r>
@@ -3633,51 +3633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descripteurs Linguistiques et Caractérisation Objective des Catégories Textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Seghier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3843,260 +3843,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d’expressions polylexicales verbales en arabe : validation d’une procédure d’annotation multilingue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+                <w:t xml:space="preserve">Evaluating Diversity of Multiword Expressions in Annotated Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yağmur Öztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.280-286</w:t>
+              <w:t xml:space="preserve">International Committee on Computational Linguistics (COLING)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee on Computational Linguistics, Oct 2022, Gyeongju, South Korea. pp.3285-3295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701523v1</w:t>
+                <w:t xml:space="preserve">hal-04468662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Diversity of Multiword Expressions in Annotated Text</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation d’expressions polylexicales verbales en arabe : validation d’une procédure d’annotation multilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Hadj Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
+                <w:t xml:space="preserve">Iskander Keskes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yağmur Öztürk</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Committee on Computational Linguistics (COLING)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee on Computational Linguistics, Oct 2022, Gyeongju, South Korea. pp.3285-3295</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.280-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468662v1</w:t>
+                <w:t xml:space="preserve">hal-03701523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus EN-Istex : un corpus d'articles scientifiques annoté manuellement en entités nommées</w:t>
               </w:r>
@@ -4525,256 +4525,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seen2Unseen at PARSEME Shared Task 2020: All Roads do not Lead to Unseen Verb-Noun VMWEs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+                <w:t xml:space="preserve">Comment arpenter sans mètre : les scores de résolution de chaînes de coréférences sont-ils des métriques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Electronic Lexicons (MWE-LZX 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014867v1</w:t>
+                <w:t xml:space="preserve">hal-02750222v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment arpenter sans mètre : les scores de résolution de chaînes de coréférences sont-ils des métriques ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
+                <w:t xml:space="preserve">Seen2Unseen at PARSEME Shared Task 2020: All Roads do not Lead to Unseen Verb-Noun VMWEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pasquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.10-18</w:t>
+              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Electronic Lexicons (MWE-LZX 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750222v4</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le repérage de nominations dans les corpus textuels: de l'exploitation de l'analyse des données textuelles à l'exploration des chaînes de coréférence par le TAL</w:t>
               </w:r>
@@ -5514,307 +5514,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal@ODIL Project: Adapting ISO-TimeML to Syntactic Treebanks for the Temporal Annotation of Spoken Speech</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation d’expressions polylexicales verbales en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+                <w:t xml:space="preserve">Marie Candito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth Joint ACL - ISO Workshop on Interoperable Semantic Annotation (ISA-13), 12th International Conference on Computational Semantics (IWCS’2017), Montpellier, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">24e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627261v1</w:t>
+                <w:t xml:space="preserve">hal-01537880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d’expressions polylexicales verbales en français</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agata Savary</w:t>
+                <w:t xml:space="preserve">Temporal@ODIL Project: Adapting ISO-TimeML to Syntactic Treebanks for the Temporal Annotation of Spoken Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">Thirteenth Joint ACL - ISO Workshop on Interoperable Semantic Annotation (ISA-13), 12th International Conference on Computational Semantics (IWCS’2017), Montpellier, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537880v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes coréférentielles en créole de la Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5859,243 +5859,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage en chaîne ou en première mention de la coréférence : approcher la structure des chaînes de référence par comparaison des deux annotations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Author name extraction in blog web pages: a machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès Mondial de Linguistique Française (CMLF'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique, Jul 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées internationales d'Analyse statistique des Données Textuelles, JADT'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344976v1</w:t>
+                <w:t xml:space="preserve">hal-01344975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author name extraction in blog web pages: a machine learning approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Codage en chaîne ou en première mention de la coréférence : approcher la structure des chaînes de référence par comparaison des deux annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agata Savary</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d'Analyse statistique des Données Textuelles, JADT'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès Mondial de Linguistique Française (CMLF'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344975v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coreference Resolution for French Oral Data: Machine Learning Experiments with ANCOR</w:t>
               </w:r>
@@ -6245,51 +6245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6668,51 +6668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Muzerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6806,51 +6806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6886,204 +6886,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Data Mining for German Named Entity Recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighted Krippendorff's alpha is a more reliable metrics for multi- coders ordinal annotations: experimental studies on emotion, opinion and coreference annotation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Konvens'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hildesheim University, Oct 2014, Hildesheim, Germany. pp.149-153</w:t>
+              <w:t xml:space="preserve">EACL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Gotenborg, Sweden. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075678v1</w:t>
+                <w:t xml:space="preserve">hal-00998303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Krippendorff's alpha is a more reliable metrics for multi- coders ordinal annotations: experimental studies on emotion, opinion and coreference annotation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting Data Mining for German Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Gotenborg, Sweden. 10 p</w:t>
+              <w:t xml:space="preserve">Konvens'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hildesheim University, Oct 2014, Hildesheim, Germany. pp.149-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998303v1</w:t>
+                <w:t xml:space="preserve">hal-01075678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Mining for Named Entity Recognition</w:t>
               </w:r>
@@ -7294,51 +7294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation en relations anaphoriques d'un corpus de discours oral spontané en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Muzerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7616,243 +7616,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Knowledge-Based and Data-Driven Systems for Named Entity Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
+                <w:t xml:space="preserve">Système interactif de détection de comportements dynamiques anormaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop W4 Hybrid'12 : Innovative Hybrid Approaches to Process Textual Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.69-77</w:t>
+              <w:t xml:space="preserve">Ergo'IHM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Biarritz, France. 6 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788166v2</w:t>
+                <w:t xml:space="preserve">hal-00788165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système interactif de détection de comportements dynamiques anormaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">Coupling Knowledge-Based and Data-Driven Systems for Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergo'IHM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Biarritz, France. 6 pp</w:t>
+              <w:t xml:space="preserve">Workshop W4 Hybrid'12 : Innovative Hybrid Approaches to Process Textual Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.69-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788165v1</w:t>
+                <w:t xml:space="preserve">hal-00788166v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Intrusive Monitoring System for Ambient Assisted Living Service Delivery</w:t>
               </w:r>
@@ -7968,51 +7968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotations en chaînes de coréférences et anaphores dans un corpus de discours spontané en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Muzerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8223,51 +8223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8525,51 +8525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpos in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Boyer-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8644,472 +8644,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'Entités Nommées par extraction automatique de transducteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
+                <w:t xml:space="preserve">Constitution d'un corpus de parole spontané annoté en coréférences : questions méthodologiques sur l'annotation et application à la validation de théories linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Muzerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'Atala : Reconnaissance d'Entités Nommées - Nouvelles Frontières &amp; Nouvelles Approches</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'Atala : Annoter les corpus oraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01048613v1</w:t>
+                <w:t xml:space="preserve">hal-01048609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage supervisé sur ressources encyclopédiques pour l'enrichissement d'un lexique de noms propres destiné à la reconnaissance des entités nommées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fouille de règles d'annotation partielles pour la reconnaissance des entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Friburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.667-674</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.421-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016545v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'un corpus de parole spontané annoté en coréférences : questions méthodologiques sur l'annotation et application à la validation de théories linguistiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Judith Muzerelle</w:t>
+                <w:t xml:space="preserve">Reconnaissance d'Entités Nommées par extraction automatique de transducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Maurel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'Atala : Annoter les corpus oraux</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'Atala : Reconnaissance d'Entités Nommées - Nouvelles Frontières &amp; Nouvelles Approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01048609v1</w:t>
+                <w:t xml:space="preserve">hal-01048613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de règles d'annotation partielles pour la reconnaissance des entités nommées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage supervisé sur ressources encyclopédiques pour l'enrichissement d'un lexique de noms propres destiné à la reconnaissance des entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Okinina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.421-444</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.667-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016535v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la détection des émotions, des opinions ou des sentiments : dictatute de la majorité ou respect de la diversité d'opinions ?</w:t>
               </w:r>
@@ -9190,51 +9190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpora in French.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Muzerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9430,394 +9430,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From speech to emotional interaction: EmotiRob project</w:t>
+                <w:t xml:space="preserve">Détection hors contexte des émotions à partir du contenu linguistique d'énoncés oraux : le système EmoLogus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Saint-Aimé</w:t>
+                <w:t xml:space="preserve">A. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Jost</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Syssau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Human-Robot Personal Relationships</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Leiden, Netherlands. pp.8</w:t>
+              <w:t xml:space="preserve">Taln 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montreal, Canada. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507753v1</w:t>
+                <w:t xml:space="preserve">hal-00537177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emologus - A Compositional Model of Emotion Detection based on the Propositionnal Content of Spoken Utterances</w:t>
+                <w:t xml:space="preserve">From speech to emotional interaction: EmotiRob project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Villeneau</w:t>
+                <w:t xml:space="preserve">Sébastien Saint-Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text Speech and Dialogue 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic. 8 p</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Human-Robot Personal Relationships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Leiden, Netherlands. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536786v1</w:t>
+                <w:t xml:space="preserve">hal-00507753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection hors contexte des émotions à partir du contenu linguistique d'énoncés oraux : le système EmoLogus</w:t>
+                <w:t xml:space="preserve">Emologus - A Compositional Model of Emotion Detection based on the Propositionnal Content of Spoken Utterances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villeneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Syssau</w:t>
+                <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taln 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montreal, Canada. pp.167</w:t>
+              <w:t xml:space="preserve">Text Speech and Dialogue 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537177v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction avec un picoprojecteur : État de l'art et analyse des attentes des utilisateurs</w:t>
               </w:r>
@@ -10058,51 +10058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10203,152 +10203,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Rich Annotation of Large Corpus of Conversational transcribed speech: the Chunking Task of the EPAC Project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotirob : from understanding to cognitive interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdenour Mokrane</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amel Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Pévédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth language resources and evaluation conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In 2008 IEEE International Conference on Mechatronics and Automation – ICMA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Takamutsu, Kagawa, Japan. pp.369--374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMA.2008.4798782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024059v1</w:t>
+                <w:t xml:space="preserve">hal-00507537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascades de transducteurs pour le chunking de la parole conversationnelle : l'utilisation de la plateforme CasSys dans le projet EPAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Friburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10363,234 +10402,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01030746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotirob : from understanding to cognitive interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saint-Aimé</w:t>
+                <w:t xml:space="preserve">Automatic Rich Annotation of Large Corpus of Conversational transcribed speech: the Chunking Task of the EPAC Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Le Pévédic</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdenour Mokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In 2008 IEEE International Conference on Mechatronics and Automation – ICMA 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth language resources and evaluation conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMA.2008.4798782⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00507537v1</w:t>
+                <w:t xml:space="preserve">hal-01024059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic rich annotation of large corpus of conversational transcribed speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Friburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10622,567 +10622,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to integrate a language model with semantic information for a word prediction component</w:t>
+                <w:t xml:space="preserve">Sibylle: an adaptive system for alternative communication adapting to the context and its user</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL joint Conference on Empirical Methods in Natural Language Processing and Conference on Computational Natural Language Learning, EMNLP/CoNNL'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tempe, AZ, United States. pp.203 - 210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1296843.1296878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280477v1</w:t>
+                <w:t xml:space="preserve">hal-00192834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle: an adaptive system for alternative communication adapting to the context and its user</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tonio Wandmacher</w:t>
+                <w:t xml:space="preserve">Sibylle : améliorations de l'interface à partir de critères ergonomiques et des besoins des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaara Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASSISTH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.241-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1296843.1296878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00192834v1</w:t>
+                <w:t xml:space="preserve">hal-00192808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle : améliorations de l'interface à partir de critères ergonomiques et des besoins des utilisateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
+                <w:t xml:space="preserve">Methods to integrate a language model with semantic information for a word prediction component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaara Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSISTH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.241-247</w:t>
+              <w:t xml:space="preserve">ACL joint Conference on Empirical Methods in Natural Language Processing and Conference on Computational Natural Language Learning, EMNLP/CoNNL'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Prague, Czech Republic. pp.506-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192808v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle : a system for alternative communication adapting to the context and its user</w:t>
+                <w:t xml:space="preserve">Using LSA for word prediction - A comparison of integration techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International ACM Conference on Assistive Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Phoenix, United States. pp.203-210</w:t>
+              <w:t xml:space="preserve">1st Internationale workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Heerlen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024044v1</w:t>
+                <w:t xml:space="preserve">hal-01024031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using LSA for word prediction - A comparison of integration techniques</w:t>
+                <w:t xml:space="preserve">How to enter text without typing ? Usage aspects of the Sibylle communication aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Internationale workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Heerlen, Netherlands</w:t>
+              <w:t xml:space="preserve">Human</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Timimoun, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024031v1</w:t>
+                <w:t xml:space="preserve">hal-01024025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to enter text without typing ? Usage aspects of the Sibylle communication aid</w:t>
+                <w:t xml:space="preserve">Sibylle : a system for alternative communication adapting to the context and its user</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Timimoun, Algeria</w:t>
+              <w:t xml:space="preserve">International ACM Conference on Assistive Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Phoenix, United States. pp.203-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024025v1</w:t>
+                <w:t xml:space="preserve">hal-01024044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système Sibylle d'aide à la communication pour personnes handicapées : Modèle linguistique et interface utilisateur</w:t>
               </w:r>
@@ -11194,51 +11194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaara Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11650,368 +11650,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibyl – AAC system using NLP techniques</w:t>
+                <w:t xml:space="preserve">SibyMot – Modélisation stochastique du langage intégrant la notion de chunks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Schadle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Pévédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computers Helping People with special needs, ICCHP'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Paris, France. pp.1009-1015</w:t>
+              <w:t xml:space="preserve">TALN 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fès, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196508v1</w:t>
+                <w:t xml:space="preserve">hal-00196506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SibyMot – Modélisation stochastique du langage intégrant la notion de chunks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constitution d'un corpus de dialogue oral pour l'évaluation automatique de la compréhension hors- et en- contexte du dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mctait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fès, Tunisie</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes sur la Parole (JEP 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fès, Maroc. pp.357-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196506v1</w:t>
+                <w:t xml:space="preserve">inria-00100201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'un corpus de dialogue oral pour l'évaluation automatique de la compréhension hors- et en- contexte du dialogue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sibyl – AAC system using NLP techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Schadle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Pévédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes sur la Parole (JEP 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Fès, Maroc. pp.357-360</w:t>
+              <w:t xml:space="preserve">9th International Conference on Computers Helping People with special needs, ICCHP'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Paris, France. pp.1009-1015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100201v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive and objective evaluation of speech understanding: the challenge evaluation campaign of the I3 speech workgroup of the French CNRS</w:t>
               </w:r>
@@ -12049,51 +12049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Zakaria Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Language Resources and Evaluation (LREC 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Las Palmas, Spain</w:t>
@@ -12629,51 +12629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13397,51 +13397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charte éthique et déontologique de l'ICVL : une proposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13586,51 +13586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13922,51 +13922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianying Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pierredon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bregeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaugier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2016.1193229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Figere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2015.10.080" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Robertson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Kahloun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/JRRD.2012.05.0094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Friburger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_19" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Departe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-013-0050-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonio Wandmacher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schadle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Departe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1361203.1361209" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouitteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Leonard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450137v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Hadj Mohamed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Keskes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Seghier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303374v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Brassier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Azzouza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701523v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Keskes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Antoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468662v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#287;mur &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Morale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013636v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pasquer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750222v4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375246v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crochetet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Arbizu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lavocat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170630v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213198v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Labat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075678v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998303v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064385v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-419" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174606v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788166v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30779-9_19" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100252" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816549v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouxel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvel Damien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Tallec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer-Pelletier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048613v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016545v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okinina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048609v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016535v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Aurore" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507753v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Aim&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536786v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villeneau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savary" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syssau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ah-Leung" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483777v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515885v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024059v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Mokrane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507537v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Achour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2008.4798782" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280477v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192834v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1296843.1296878" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024044v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024031v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024025v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370812v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024016v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krueger-Thielmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027584v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484116v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196508v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196506v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636750v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet-Vernhettes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zakaria Kurdi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928462v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Zeiliger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caillaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Caelen-Haumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866353v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067749v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889593v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75477-2_36" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016521v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661895v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Exbrayat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905874v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502370v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianying Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pierredon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bregeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaugier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2016.1193229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Figere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2015.10.080" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Robertson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Kahloun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/JRRD.2012.05.0094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Friburger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_19" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Departe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-013-0050-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonio Wandmacher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schadle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Departe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1361203.1361209" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouitteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Leonard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450137v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Hadj Mohamed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Keskes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Seghier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303374v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Brassier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Azzouza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468662v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#287;mur &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Keskes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Antoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Morale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013636v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pasquer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750222v4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375246v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crochetet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Arbizu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lavocat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344976v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170630v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213198v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Labat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064385v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-419" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174606v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788166v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30779-9_19" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100252" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816549v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouxel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvel Damien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Tallec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer-Pelletier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048613v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okinina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Aurore" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syssau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507753v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Aim&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villeneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ah-Leung" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483777v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515885v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Achour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2008.4798782" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030746v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Mokrane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024059v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1296843.1296878" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192808v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024025v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024044v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370812v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024016v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krueger-Thielmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027584v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484116v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196506v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196508v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636750v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet-Vernhettes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zakaria Kurdi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928462v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Zeiliger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caillaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Caelen-Haumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866353v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067749v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889593v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75477-2_36" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016521v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661895v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Exbrayat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905874v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502370v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>