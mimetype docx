--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -588,1004 +588,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Number of Predicted Words on Text Input Speed in Participants With Cervical Spinal Cord Injury</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les coréférences à l'oral : une expérience d'apprentissage automatique sur le corpus ANCOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jacob</w:t>
+                <w:t xml:space="preserve">Adèle Désoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Figere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Traitement automatique du langage parlé, 55 (2), pp.97-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246707v1</w:t>
+                <w:t xml:space="preserve">halshs-01153297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coréférences à l'oral : une expérience d'apprentissage automatique sur le corpus ANCOR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adèle Désoyer</w:t>
+                <w:t xml:space="preserve">Influence of the Number of Predicted Words on Text Input Speed in Participants With Cervical Spinal Cord Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pouplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vaugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Landragin</w:t>
+                <w:t xml:space="preserve">Antoine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Tellier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marjorie Figere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (259-265), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2015.10.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01153297v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Dynamic Keyboard and Word Prediction Systems on Text Input Speed in Patients with Functional Tetraplegia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pattern Mining for Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Robertson</w:t>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Blanchet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1682/JRRD.2012.05.0094⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8387, pp.226 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08958-4_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213199v1</w:t>
+                <w:t xml:space="preserve">hal-01076157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern Mining for Named Entity Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of a Dynamic Keyboard and Word Prediction Systems on Text Input Speed in Patients with Functional Tetraplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pouplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+                <w:t xml:space="preserve">Antoine Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Friburger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Loup Kahloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8387, pp.226 - 237. </w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (3), pp.467-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08958-4_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1682/JRRD.2012.05.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076157v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Dynamic Keyboard and Word Prediction Systems on Text Input Speed in Patients with Functional Tetraplegia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johanna Robertson</w:t>
+                <w:t xml:space="preserve">Non-Intrusive Context-Aware System for Ambient Assisted Living in Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Allegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Departe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51, 38p</w:t>
+              <w:t xml:space="preserve">Health and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021362v1</w:t>
+                <w:t xml:space="preserve">hal-00910386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive Context-Aware System for Ambient Assisted Living in Smart Home</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Burger</w:t>
+                <w:t xml:space="preserve">Fouille de règles d'annotation pour la reconnaissance d'entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Departe</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (2), pp.129-138</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (2), pp.13-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910386v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de règles d'annotation pour la reconnaissance d'entités nommées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
+                <w:t xml:space="preserve">A Non-Intrusive Context-Aware System for Ambient Assisted Living in Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Departe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12553-013-0050-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016337v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Intrusive Context-Aware System for Ambient Assisted Living in Smart Home</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Burger</w:t>
+                <w:t xml:space="preserve">Effect of a Dynamic Keyboard and Word Prediction Systems on Text Input Speed in Patients with Functional Tetraplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pouplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Kahloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, 38p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12553-013-0050-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00832893v1</w:t>
+                <w:t xml:space="preserve">hal-01021362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du genre applicatif sur la réalisation des extractions en dialogue oral : constantes et variations</w:t>
               </w:r>
@@ -1618,371 +1618,371 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goulian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 187, pp.109-126</w:t>
+              <w:t xml:space="preserve">, 2012, 187 (3), pp.109-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768591v1</w:t>
+                <w:t xml:space="preserve">hal-01213178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du genre applicatif sur la réalisation des extractions en dialogue oral : constantes et variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration and evaluation of a lexical prediction engine in a virtual keyboard support on text input for people with mobility impairments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pouplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Kahloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 187 (3), pp.109-126</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (S1), pp.e131-e132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213178v1</w:t>
+                <w:t xml:space="preserve">hal-01021325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and evaluation of a lexical prediction engine in a virtual keyboard support on text input for people with mobility impairments.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du genre applicatif sur la réalisation des extractions en dialogue oral : constantes et variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goulian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (S1), pp.e131-e132</w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187, pp.109-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021325v1</w:t>
+                <w:t xml:space="preserve">hal-00768591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascades de transducteurs autour de la reconnaissance des entités nommées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Friburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Eshkol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (1), pp.69-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2122,923 +2122,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIBYLLE, an assistive communication system adapting to the context and its user.</w:t>
+                <w:t xml:space="preserve">SIBYLLE, an Assistive Communication System Adapting to the Context and its User</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Departe</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Departe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM - Transactions on Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1361203.1361209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021174v1</w:t>
+                <w:t xml:space="preserve">hal-00516757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIBYLLE, an Assistive Communication System Adapting to the Context and its User</w:t>
+                <w:t xml:space="preserve">SIBYLLE, an assistive communication system adapting to the context and its user.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Departe</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Departe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM - Transactions on Speech and Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.1-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1361203.1361209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00516757v1</w:t>
+                <w:t xml:space="preserve">hal-01021174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle adaptatif pour la prédiction de mots. Adaptation à l'utilisateur et au contexte dans le cadre de la communication assistée pour personnes handicapées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tonio Wandmacher</w:t>
+                <w:t xml:space="preserve">A Methodological Framework for Writing Assistance Systems: Applications to Sibylle and VITIPI Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Schadle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 48 (3), pp.71-95</w:t>
+              <w:t xml:space="preserve">Journal on Modelling, Measurement and Control (AMSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67, pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021162v1</w:t>
+                <w:t xml:space="preserve">hal-01023018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodological Framework for Writing Assistance Systems: Applications to Sibylle and VITIPI Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aide à la communication pour personnes handicapées et prédiction de texte : problématique, état des lieux et retour sur trente ans de recherche en communication augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Modelling, Measurement and Control (AMSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 67, pp.167-176</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (2), pp.9-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023018v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la communication pour personnes handicapées et prédiction de texte : problématique, état des lieux et retour sur trente ans de recherche en communication augmentée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle adaptatif pour la prédiction de mots. Adaptation à l'utilisateur et au contexte dans le cadre de la communication assistée pour personnes handicapées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonio Wandmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 48 (2), pp.9-46</w:t>
+              <w:t xml:space="preserve">, 2007, 48 (3), pp.71-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021167v1</w:t>
+                <w:t xml:space="preserve">hal-01021162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (89)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phone and a web application to collect and trancribe</w:t>
+                <w:t xml:space="preserve">Evaluating the Adaptability of Large Language Models to Linguistic Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
+                <w:t xml:space="preserve">Ziyan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marina Seghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alice Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th WEDiSyn Meeting of the Dialect Syntax in Westernmost Europe Research Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Humboldt de Berlin, Sep 2025, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">LREC 2026: The Fifteenth biennial Language Resources and Evaluation Conference, Palma, Mallorca, Spain, May 11-16, 2026.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma De Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250020v1</w:t>
+                <w:t xml:space="preserve">hal-05614160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELITEC : un corpus de conversations en microposts français annoté pour le liage d'entités Wikidata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bouchou</w:t>
+                <w:t xml:space="preserve">A phone and a web application to collect and trancribe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.284-294</w:t>
+              <w:t xml:space="preserve">7th WEDiSyn Meeting of the Dialect Syntax in Westernmost Europe Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Humboldt de Berlin, Sep 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330628v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RéoLoc : Réorganisation dynamique des caractères sur un clavier à défilement automatique ligne/colonne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ELITEC : un corpus de conversations en microposts français annoté pour le liage d'entités Wikidata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rayar</w:t>
+                <w:t xml:space="preserve">Vivien Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e conférence internationale francophone sur l'interaction humain-machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.284-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450137v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicons Gain the Upper Hand in Arabic MWE Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Hadj Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,381 +3057,381 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Universal Dependencies (MWE-UD) @ LREC-COLING 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.88-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UFEL: a By-design Understandable and Frugal Entity Linking System for French Microposts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Leonard</w:t>
+                <w:t xml:space="preserve">CAA : quelles configurations pour les claviers virtuels ? Retours sur trois focus groups réalisés en structures de rééducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pouplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Thomann; Frédéric Bousefsaf, Jun 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838911v1</w:t>
+                <w:t xml:space="preserve">hal-04616847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAA : quelles configurations pour les claviers virtuels ? Retours sur trois focus groups réalisés en structures de rééducation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+                <w:t xml:space="preserve">Propriétés linguistiques fines et interprétation des performances des systèmes pour la reconnaissance des entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Seghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Thomann; Frédéric Bousefsaf, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">LIFT-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616847v1</w:t>
+                <w:t xml:space="preserve">hal-05115242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés linguistiques fines et interprétation des performances des systèmes pour la reconnaissance des entités nommées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Millour</w:t>
+                <w:t xml:space="preserve">UFEL: a By-design Understandable and Frugal Entity Linking System for French Microposts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Markhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIFT-2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore (MD), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115242v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation éthique de l'impact du numérique : 10 ans plus tard, une typologie mise à jour pour la détermination des risques et de leurs vulnérabilités dans une perspective conséquentialiste</w:t>
               </w:r>
@@ -3493,1901 +3493,1914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What you need is what you get: adapting word prediction of Augmentative and Alternative Communication aids to youth language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RéoLoc : Réorganisation dynamique des caractères sur un clavier à défilement automatique ligne/colonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chérifa Ben Khelil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Human-Computer Interaction (HCII 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35e conférence internationale francophone sur l'interaction humain-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190258v1</w:t>
+                <w:t xml:space="preserve">hal-04450137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descripteurs Linguistiques et Caractérisation Objective des Catégories Textuelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Millour</w:t>
+                <w:t xml:space="preserve">What you need is what you get: adapting word prediction of Augmentative and Alternative Communication aids to youth language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées du Groupement de Recherche CNRS « Linguistique Informatique, Formelle et de Terrain »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Human-Computer Interaction (HCII 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Copenhague, Denmark. pp.240-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35992-7_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303374v2</w:t>
+                <w:t xml:space="preserve">hal-04190258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation comparative de systèmes neuronal et statistique pour la résolution de coréférence en langage parlé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
+                <w:t xml:space="preserve">Descripteurs Linguistiques et Caractérisation Objective des Catégories Textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Seghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.325-334</w:t>
+              <w:t xml:space="preserve">5èmes journées du Groupement de Recherche CNRS « Linguistique Informatique, Formelle et de Terrain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR LIFT, CNRS, Nov 2023, Nancy, France. pp.106-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701517v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Diversity of Multiword Expressions in Annotated Text</w:t>
+                <w:t xml:space="preserve">Évaluation comparative de systèmes neuronal et statistique pour la résolution de coréférence en langage parlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
+                <w:t xml:space="preserve">Maëlle Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yağmur Öztürk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agata Savary</w:t>
+                <w:t xml:space="preserve">Théo Azzouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Committee on Computational Linguistics (COLING)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee on Computational Linguistics, Oct 2022, Gyeongju, South Korea. pp.3285-3295</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.325-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468662v1</w:t>
+                <w:t xml:space="preserve">hal-03701517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d’expressions polylexicales verbales en arabe : validation d’une procédure d’annotation multilingue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+                <w:t xml:space="preserve">Evaluating Diversity of Multiword Expressions in Annotated Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yağmur Öztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.280-286</w:t>
+              <w:t xml:space="preserve">International Committee on Computational Linguistics (COLING)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee on Computational Linguistics, Oct 2022, Gyeongju, South Korea. pp.3285-3295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701523v1</w:t>
+                <w:t xml:space="preserve">hal-04468662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus EN-Istex : un corpus d'articles scientifiques annoté manuellement en entités nommées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation d’expressions polylexicales verbales en arabe : validation d’une procédure d’annotation multilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Hadj Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enza Morale</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iskander Keskes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille, France. pp.6-7</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.280-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265916v1</w:t>
+                <w:t xml:space="preserve">hal-03701523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annoter la parole spontanée en arbres de constituants pour les besoins de l’analyse temporelle : résultats et comparaison français parlé / français écrit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
+                <w:t xml:space="preserve">Corpus EN-Istex : un corpus d'articles scientifiques annoté manuellement en entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enza Morale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">28e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France. pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523135v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemplata, a Free Platform for Constituency Treebank Annotation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
+                <w:t xml:space="preserve">Verbal Multiword Expression Identification: Do We Need a Sledgehammer to Crack a Nut?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pasquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">The 28th International Conference on Computational Linguistics (COLING-20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523151v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbal Multiword Expression Identification: Do We Need a Sledgehammer to Crack a Nut?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Seen2Unseen at PARSEME Shared Task 2020: All Roads do not Lead to Unseen Verb-Noun VMWEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Computational Linguistics (COLING-20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Electronic Lexicons (MWE-LZX 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013636v1</w:t>
+                <w:t xml:space="preserve">hal-03014867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment arpenter sans mètre : les scores de résolution de chaînes de coréférences sont-ils des métriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750222v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seen2Unseen at PARSEME Shared Task 2020: All Roads do not Lead to Unseen Verb-Noun VMWEs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+                <w:t xml:space="preserve">Le repérage de nominations dans les corpus textuels: de l'exploitation de l'analyse des données textuelles à l'exploration des chaînes de coréférence par le TAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mirzapour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Electronic Lexicons (MWE-LZX 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">JADT 2020 : 15es Journées internationales d’Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014867v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le repérage de nominations dans les corpus textuels: de l'exploitation de l'analyse des données textuelles à l'exploration des chaînes de coréférence par le TAL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Longhi</w:t>
+                <w:t xml:space="preserve">ODIL Syntax : a Free Spontaneous Spoken French Treebank Annotated with Constituent Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2020 : 15es Journées internationales d’Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906925v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODIL Syntax : a Free Spontaneous Spoken French Treebank Annotated with Constituent Trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Annoter la parole spontanée en arbres de constituants pour les besoins de l’analyse temporelle : résultats et comparaison français parlé / français écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Abouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523141v1</w:t>
+                <w:t xml:space="preserve">hal-02523135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma copie adore le vélo : analyse des besoins réels en correction orthographique sur un corpus de dictées d’enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contemplata, a Free Platform for Constituency Treebank Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375246v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Variability Measure for Multiword Expressions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ma copie adore le vélo : analyse des besoins réels en correction orthographique sur un corpus de dictées d’enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crochetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Arbizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pouplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies (NAACL 2018) - Short papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">TALN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802238v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">If you've seen some, you've seen them all: Identifying variants of multiword expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VarIDE at PARSEME Shared Task 2018: Are Variants Really as Alike as Two Peas in a Pod?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5402,1153 +5415,1153 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLING Workshop on Linguistic Annotation, Multiword Expressions and Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences participatives et TALN: jusqu'où ? comment ? pourquoi ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Variability Measure for Multiword Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pasquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies (NAACL 2018) - Short papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627259v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d’expressions polylexicales verbales en français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sciences participatives et TALN: jusqu'où ? comment ? pourquoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">TALN'2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537880v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal@ODIL Project: Adapting ISO-TimeML to Syntactic Treebanks for the Temporal Annotation of Spoken Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth Joint ACL - ISO Workshop on Interoperable Semantic Annotation (ISA-13), 12th International Conference on Computational Semantics (IWCS’2017), Montpellier, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chaînes coréférentielles en créole de la Guadeloupe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annotation d’expressions polylexicales verbales en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Candito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2017, atelier DILITAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">24e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627260v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author name extraction in blog web pages: a machine learning approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+                <w:t xml:space="preserve">Les chaînes coréférentielles en créole de la Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agata Savary</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d'Analyse statistique des Données Textuelles, JADT'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">TALN'2017, atelier DILITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344975v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage en chaîne ou en première mention de la coréférence : approcher la structure des chaînes de référence par comparaison des deux annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès Mondial de Linguistique Française (CMLF'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coreference Resolution for French Oral Data: Machine Learning Experiments with ANCOR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
+                <w:t xml:space="preserve">Author name extraction in blog web pages: a machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Konya, Turkey</w:t>
+              <w:t xml:space="preserve">Journées internationales d'Analyse statistique des Données Textuelles, JADT'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344977v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covering various Needs in Temporal Annotation: a Proposal of Extension of ISO TimeML that Preserves Upward Compatibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
+                <w:t xml:space="preserve">Coreference Resolution for French Oral Data: Machine Learning Experiments with ANCOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Désoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">17th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Konya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01318792v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethique conséquentialiste et traitement automatique des langues : une typologie de facteurs de risques adaptée aux technologies langagières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
+                <w:t xml:space="preserve">Covering various Needs in Temporal Annotation: a Proposal of Extension of ISO TimeML that Preserves Upward Compatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Abouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Ethique et TRaitemeNt Automatique des Langues (ETeRNAL'2015), conférence TALN'2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.53-66</w:t>
+              <w:t xml:space="preserve">LREC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170630v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01318792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What you draw is what you search: the analog gesture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
+                <w:t xml:space="preserve">Ethique conséquentialiste et traitement automatique des langues : une typologie de facteurs de risques adaptée aux technologies langagières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Allegre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI International 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 139-147</w:t>
+              <w:t xml:space="preserve">Atelier Ethique et TRaitemeNt Automatique des Langues (ETeRNAL'2015), conférence TALN'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141923v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthode de maîtrise des risques dans l'informatisation de l'aide au handicap</w:t>
               </w:r>
@@ -6560,51 +6573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Toinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6636,510 +6649,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANCOR_Centre, a Large Free Spoken French Coreference Corpus: description of the Resource and Reliability Measures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Annotation de la temporalité en corpus : contribution à l'amélioration de la norme TimeML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurore Pelletier</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC'2014, 9th Language Resources and Evaluation Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reyjavik, Iceland. pp.843-847</w:t>
+              <w:t xml:space="preserve">TALN'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.F14-2029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075679v1</w:t>
+                <w:t xml:space="preserve">hal-01075207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation de la temporalité en corpus : contribution à l'amélioration de la norme TimeML</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">ANCOR_Centre, a Large Free Spoken French Coreference Corpus: description of the Resource and Reliability Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Muzerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Abouda</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.F14-2029</w:t>
+              <w:t xml:space="preserve">LREC'2014, 9th Language Resources and Evaluation Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reyjavik, Iceland. pp.843-847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075207v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted Krippendorff's alpha is a more reliable metrics for multi- coders ordinal annotations: experimental studies on emotion, opinion and coreference annotation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting Data Mining for German Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Gotenborg, Sweden. 10 p</w:t>
+              <w:t xml:space="preserve">Konvens'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hildesheim University, Oct 2014, Hildesheim, Germany. pp.149-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998303v1</w:t>
+                <w:t xml:space="preserve">hal-01075678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Data Mining for German Named Entity Recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighted Krippendorff's alpha is a more reliable metrics for multi- coders ordinal annotations: experimental studies on emotion, opinion and coreference annotation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Konvens'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hildesheim University, Oct 2014, Hildesheim, Germany. pp.149-153</w:t>
+              <w:t xml:space="preserve">EACL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Gotenborg, Sweden. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075678v1</w:t>
+                <w:t xml:space="preserve">hal-00998303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Mining for Named Entity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Friburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Language and Technology Conference, LTC 2011, Poznan, Poland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Poznan, Poland. pp.226-237, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7167,178 +7180,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer des corpus à l'aide de CasSys. Application au Corpus d'Orléans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iris Eshkol</w:t>
+                <w:t xml:space="preserve">What you draw is what you search: the analog gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lorient, France. pp.189-196</w:t>
+              <w:t xml:space="preserve">HCI International 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 139-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174606v1</w:t>
+                <w:t xml:space="preserve">hal-01141923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation en relations anaphoriques d'un corpus de discours oral spontané en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Muzerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7370,2238 +7383,2225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française, CMLF'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lyon, France. 15 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de supervision d'interaction non-intrusif basé sur les ontologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berruet</w:t>
+                <w:t xml:space="preserve">Explorer des corpus à l'aide de CasSys. Application au Corpus d'Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lorient, France. pp.189-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649214v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Intrusive Monitoring System for Ambient Assisted Living Service Delivery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berruet</w:t>
+                <w:t xml:space="preserve">Coupling Knowledge-Based and Data-Driven Systems for Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Smart Homes and Health Telematics, ICOST'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Artiminio, Italy. pp.148-156</w:t>
+              <w:t xml:space="preserve">Workshop W4 Hybrid'12 : Innovative Hybrid Approaches to Process Textual Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.69-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788163v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788166v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système interactif de détection de comportements dynamiques anormaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergo'IHM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Biarritz, France. 6 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Knowledge-Based and Data-Driven Systems for Named Entity Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
+                <w:t xml:space="preserve">A Non-Intrusive Monitoring System for Ambient Assisted Living Service Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop W4 Hybrid'12 : Innovative Hybrid Approaches to Process Textual Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference On Smart homes and health Telematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Artiminio, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30779-9_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788166v2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Intrusive Monitoring System for Ambient Assisted Living Service Delivery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berruet</w:t>
+                <w:t xml:space="preserve">Annotations en chaînes de coréférences et anaphores dans un corpus de discours spontané en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Muzerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference On Smart homes and health Telematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30779-9_19⟩</w:t>
+              <w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.2497 - 2516, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682004v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00764643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotations en chaînes de coréférences et anaphores dans un corpus de discours spontané en français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+                <w:t xml:space="preserve">Interaction gestuelle à une main avec un smartphone : retours utilisateurs et application aux picophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ergo'IHM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Biarritz, France. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00764643v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction gestuelle à une main avec un smartphone : retours utilisateurs et application aux picophones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Rouxel</w:t>
+                <w:t xml:space="preserve">A Non-Intrusive Monitoring System for Ambient Assisted Living Service Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergo'IHM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Biarritz, France. 8 p</w:t>
+              <w:t xml:space="preserve">10th International Conference on Smart Homes and Health Telematics, ICOST'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Artiminio, Italy. pp.148-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816549v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANCOR, premier corpus de français parlé d'envergure annoté en coréférence et distribué librement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
+                <w:t xml:space="preserve">Modèle de supervision d'interaction non-intrusif basé sur les ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.555-563</w:t>
+              <w:t xml:space="preserve">EGC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016562v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing Named Entities using Automatically Extracted Transduction Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouvel Damien</w:t>
+                <w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpos in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Boyer-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Muzerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Language and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Poznan, Poland. pp.136-140</w:t>
+              <w:t xml:space="preserve">DAARC'2011, 8th Discourse Anaphora and Anaphor Resolu1on Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Faro, Portugal. 9 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664610v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective Interaction with a Companion Robot for Hospitalized Children: a Linguistically based Model for Emotion Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Tallec</w:t>
+                <w:t xml:space="preserve">Reconnaissance d'Entités Nommées par extraction automatique de transducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Duhaut</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Language and Technology Conference (LTC'2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Poznan, Poland. 6 p</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'Atala : Reconnaissance d'Entités Nommées - Nouvelles Frontières &amp; Nouvelles Approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664618v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpos in French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage supervisé sur ressources encyclopédiques pour l'enrichissement d'un lexique de noms propres destiné à la reconnaissance des entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Boyer-Pelletier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Muzerelle</w:t>
+                <w:t xml:space="preserve">Nadia Okinina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAARC'2011, 8th Discourse Anaphora and Anaphor Resolu1on Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Faro, Portugal. 9 pp</w:t>
+              <w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.667-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831414v1</w:t>
+                <w:t xml:space="preserve">hal-01016545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'un corpus de parole spontané annoté en coréférences : questions méthodologiques sur l'annotation et application à la validation de théories linguistiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Judith Muzerelle</w:t>
+                <w:t xml:space="preserve">Fouille de règles d'annotation partielles pour la reconnaissance des entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Maurel</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'Atala : Annoter les corpus oraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.421-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01048609v1</w:t>
+                <w:t xml:space="preserve">hal-01016535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de règles d'annotation partielles pour la reconnaissance des entités nommées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
+                <w:t xml:space="preserve">Constitution d'un corpus de parole spontané annoté en coréférences : questions méthodologiques sur l'annotation et application à la validation de théories linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Muzerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.421-444</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'Atala : Annoter les corpus oraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016535v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'Entités Nommées par extraction automatique de transducteurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la détection des émotions, des opinions ou des sentiments : dictatute de la majorité ou respect de la diversité d'opinions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'Atala : Reconnaissance d'Entités Nommées - Nouvelles Frontières &amp; Nouvelles Approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">TALN'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01048613v1</w:t>
+                <w:t xml:space="preserve">hal-00625727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage supervisé sur ressources encyclopédiques pour l'enrichissement d'un lexique de noms propres destiné à la reconnaissance des entités nommées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Friburger</w:t>
+                <w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpora in French.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Muzerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyer Aurore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.667-674</w:t>
+              <w:t xml:space="preserve">8th Discourse Anaphora and Anaphor Resolution Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Faro, Portugal. pp.182-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016545v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00764786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la détection des émotions, des opinions ou des sentiments : dictatute de la majorité ou respect de la diversité d'opinions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANCOR, premier corpus de français parlé d'envergure annoté en coréférence et distribué librement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Muzerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. 6 p</w:t>
+              <w:t xml:space="preserve">TALN'2013, 20e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Les Sable d'Olonne, France. pp.555-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625727v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coreference and anaphoric annotations for spontaneous speech corpora in French.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boyer Aurore</w:t>
+                <w:t xml:space="preserve">Affective Interaction with a Companion Robot for Hospitalized Children: a Linguistically based Model for Emotion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Duhaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Discourse Anaphora and Anaphor Resolution Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Faro, Portugal. pp.182-190</w:t>
+              <w:t xml:space="preserve">5th Language and Technology Conference (LTC'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Poznan, Poland. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00764786v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'entités nommées : enrichissement d'un système à base de connaissances à partir de techniques de fouille de textes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Recognizing Named Entities using Automatically Extracted Transduction Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Friburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">5th Language and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Poznan, Poland. pp.136-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568758v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection hors contexte des émotions à partir du contenu linguistique d'énoncés oraux : le système EmoLogus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Tallec</w:t>
+                <w:t xml:space="preserve">Reconnaissance d'entités nommées : enrichissement d'un système à base de connaissances à partir de techniques de fouille de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Syssau</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taln 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montreal, Canada. pp.167</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537177v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From speech to emotional interaction: EmotiRob project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9682,103 +9682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emologus - A Compositional Model of Emotion Detection based on the Propositionnal Content of Spoken Utterances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villeneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text Speech and Dialogue 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9789,268 +9789,281 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction avec un picoprojecteur : État de l'art et analyse des attentes des utilisateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Ah-Leung</w:t>
+                <w:t xml:space="preserve">Détection hors contexte des émotions à partir du contenu linguistique d'énoncés oraux : le système EmoLogus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction Homme-Machine 2010 - IHM'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp.article 19</w:t>
+              <w:t xml:space="preserve">Taln 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montreal, Canada. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536784v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Order Phenomena in Spoken French : a Study on Four Corpora of Task-Oriented Dialogue and its Consequences on Language Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction avec un picoprojecteur : État de l'art et analyse des attentes des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Liverpool, United Kingdom. pp.actes electroniques</w:t>
+              <w:t xml:space="preserve">Interaction Homme-Machine 2010 - IHM'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp.article 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483777v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des émotions à partir du contenu linguistique d'énoncés oraux : application à un robot compagnon pour enfants fragilisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10058,106 +10071,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper spoken language understanding for man-machine dialogue on broader application domains: a logical alternative to concept spotting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10173,2167 +10186,2275 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACL 2009 WORKSHOP ON SEMANTIC REPRESENTATION OF SPOKEN LANGUAGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Athènes, Greece. pp.50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotirob : from understanding to cognitive interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Word Order Phenomena in Spoken French : a Study on Four Corpora of Task-Oriented Dialogue and its Consequences on Language Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Goulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In 2008 IEEE International Conference on Mechatronics and Automation – ICMA 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Corpus Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Liverpool, United Kingdom. pp.actes electroniques</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507537v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascades de transducteurs pour le chunking de la parole conversationnelle : l'utilisation de la plateforme CasSys dans le projet EPAC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Automatic Rich Annotation of Large Corpus of Conversational transcribed speech: the Chunking Task of the EPAC Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Friburger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">Sixth language resources and evaluation conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01030746v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Rich Annotation of Large Corpus of Conversational transcribed speech: the Chunking Task of the EPAC Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cascades de transducteurs pour le chunking de la parole conversationnelle : l'utilisation de la plateforme CasSys dans le projet EPAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Mokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Friburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth language resources and evaluation conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Actes sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024059v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic rich annotation of large corpus of conversational transcribed speech</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emotirob : from understanding to cognitive interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Pévédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sixth international conference on Language Resources and Evaluation, LREC 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In 2008 IEEE International Conference on Mechatronics and Automation – ICMA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Takamutsu, Kagawa, Japan. pp.369--374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMA.2008.4798782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484046v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle: an adaptive system for alternative communication adapting to the context and its user</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic rich annotation of large corpus of conversational transcribed speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Mokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Friburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">sixth international conference on Language Resources and Evaluation, LREC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco. pp.172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192834v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle : améliorations de l'interface à partir de critères ergonomiques et des besoins des utilisateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
+                <w:t xml:space="preserve">Methods to integrate a language model with semantic information for a word prediction component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaara Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSISTH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.241-247</w:t>
+              <w:t xml:space="preserve">ACL joint Conference on Empirical Methods in Natural Language Processing and Conference on Computational Natural Language Learning, EMNLP/CoNNL'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Prague, Czech Republic. pp.506-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192808v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to integrate a language model with semantic information for a word prediction component</w:t>
+                <w:t xml:space="preserve">Sibylle: an adaptive system for alternative communication adapting to the context and its user</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL joint Conference on Empirical Methods in Natural Language Processing and Conference on Computational Natural Language Learning, EMNLP/CoNNL'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tempe, AZ, United States. pp.203 - 210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1296843.1296878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280477v1</w:t>
+                <w:t xml:space="preserve">hal-00192834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using LSA for word prediction - A comparison of integration techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tonio Wandmacher</w:t>
+                <w:t xml:space="preserve">Sibylle : améliorations de l'interface à partir de critères ergonomiques et des besoins des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaara Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Internationale workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Heerlen, Netherlands</w:t>
+              <w:t xml:space="preserve">ASSISTH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.241-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024031v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to enter text without typing ? Usage aspects of the Sibylle communication aid</w:t>
+                <w:t xml:space="preserve">Sibylle : a system for alternative communication adapting to the context and its user</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Timimoun, Algeria</w:t>
+              <w:t xml:space="preserve">International ACM Conference on Assistive Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Phoenix, United States. pp.203-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024025v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle : a system for alternative communication adapting to the context and its user</w:t>
+                <w:t xml:space="preserve">Using LSA for word prediction - A comparison of integration techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International ACM Conference on Assistive Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Phoenix, United States. pp.203-210</w:t>
+              <w:t xml:space="preserve">1st Internationale workshop on Latent Semantic Analysis in Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Heerlen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024044v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système Sibylle d'aide à la communication pour personnes handicapées : Modèle linguistique et interface utilisateur</w:t>
+                <w:t xml:space="preserve">How to enter text without typing ? Usage aspects of the Sibylle communication aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstruire la Langue dans les Communications Alternatives et Augmentées - Atelier de TALN'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, pp.14</w:t>
+              <w:t xml:space="preserve">Human</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Timimoun, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00370812v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training language models without appropriate language resources : experiments with an AAC system for disabled people</w:t>
+                <w:t xml:space="preserve">Système Sibylle d'aide à la communication pour personnes handicapées : Modèle linguistique et interface utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaara Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Language Resource and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Genes, Italy. pp.1842-1845</w:t>
+              <w:t xml:space="preserve">Reconstruire la Langue dans les Communications Alternatives et Augmentées - Atelier de TALN'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023999v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00370812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle AAC system : exploiting syntax and semantics for word prediction</w:t>
+                <w:t xml:space="preserve">Training language models without appropriate language resources : experiments with an AAC system for disabled people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karin Krueger-Thielmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Biennial International Conference of the International Society for Augmentative and Alternative Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Duesseldorf, Germany</w:t>
+              <w:t xml:space="preserve">5th European Conference on Language Resource and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Genes, Italy. pp.1842-1845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024016v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de modèles de langage à l'utilisateur et au registre de langage : expérimentations dans le domaine de l'aide au handicap</w:t>
+                <w:t xml:space="preserve">Sibylle AAC system : exploiting syntax and semantics for word prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Schadle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Krueger-Thielmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizième conférence annuelle sur le traitement automatique des langues naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">12th Biennial International Conference of the International Society for Augmentative and Alternative Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Duesseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027584v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical Approach to Natural Language Understanding in a Spoken Dialogue System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+                <w:t xml:space="preserve">Adaptation de modèles de langage à l'utilisateur et au registre de langage : expérimentations dans le domaine de l'aide au handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonio Wandmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ridoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Text, Speech and Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Brno, Czech Republic. pp.637-644</w:t>
+              <w:t xml:space="preserve">Treizième conférence annuelle sur le traitement automatique des langues naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484116v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SibyMot – Modélisation stochastique du langage intégrant la notion de chunks</w:t>
+                <w:t xml:space="preserve">Sibyl – AAC system using NLP techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Schadle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Pévédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fès, Tunisie</w:t>
+              <w:t xml:space="preserve">9th International Conference on Computers Helping People with special needs, ICCHP'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Paris, France. pp.1009-1015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196506v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'un corpus de dialogue oral pour l'évaluation automatique de la compréhension hors- et en- contexte du dialogue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SibyMot – Modélisation stochastique du langage intégrant la notion de chunks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Schadle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Pévédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes sur la Parole (JEP 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Fès, Maroc. pp.357-360</w:t>
+              <w:t xml:space="preserve">TALN 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fès, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100201v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibyl – AAC system using NLP techniques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constitution d'un corpus de dialogue oral pour l'évaluation automatique de la compréhension hors- et en- contexte du dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mctait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computers Helping People with special needs, ICCHP'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Paris, France. pp.1009-1015</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes sur la Parole (JEP 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fès, Maroc. pp.357-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196508v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive and objective evaluation of speech understanding: the challenge evaluation campaign of the I3 speech workgroup of the French CNRS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logical Approach to Natural Language Understanding in a Spoken Dialogue System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Zakaria Kurdi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Language Resources and Evaluation (LREC 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Las Palmas, Spain</w:t>
+              <w:t xml:space="preserve">7th International Conference on Text, Speech and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Brno, Czech Republic. pp.637-644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636750v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DQR Test Suites for a Qualitative Evaluation of Spoken Dialog Systems : from Speech Understanding to Dialog Strategy</w:t>
+                <w:t xml:space="preserve">Predictive and objective evaluation of speech understanding: the challenge evaluation campaign of the I3 speech workgroup of the French CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Zeiliger</w:t>
+                <w:t xml:space="preserve">Caroline Bousquet-Vernhettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Caelen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed-Zakaria Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Language Resources and Evaluation (LREC 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928462v1</w:t>
+                <w:t xml:space="preserve">hal-03636750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DQR Test Suites for a Qualitative Evaluation of Spoken Dialog Systems : from Speech Understanding to Dialog Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Zeiliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MICRO * : UN SYSTEME MULTI-AGENTS POUR LA COMPREHENSION DE LA PAROLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Caelen-Haumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12343,603 +12464,603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezh Ar Vro - La langue du pays : construire l'appropriation des applications de collecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIFT2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Automatic Processing of Discourse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
+                <w:t xml:space="preserve">Combiner parseur automatique et révision manuelle pour la constitution d'un corpus arboré de parole spontanée : retour d'expérience sur le corpus ODIL_syntaxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+                <w:t xml:space="preserve">Aurore Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics (CL2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du groupement de recherche « Linguistique informatique, formelle et de terrain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377077v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner parseur automatique et révision manuelle pour la constitution d'un corpus arboré de parole spontanée : retour d'expérience sur le corpus ODIL_syntaxe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+                <w:t xml:space="preserve">Analysis and Automatic Processing of Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du groupement de recherche « Linguistique informatique, formelle et de terrain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Orléans, France. </w:t>
+              <w:t xml:space="preserve">Corpus Linguistics (CL2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295494v2</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VarIDE at PARSEME Shared Task 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLING Joint Workshop on Linguistic Annotation, Multiword Expressions and Constructions (LAW-MWE-CxG-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying variants of multiword expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12949,51 +13070,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication assistée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13002,51 +13123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TAL, pp.vol. 48 no. 2, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13056,236 +13177,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coreference Resolution for French Oral Data: Machine Learning Experiments with ANCOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Désoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Linguistics and Intelligent Text Processing.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9623, Springer International Publishing, pp.507-519, 2018, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-75477-2_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de mots et saisie de requêtes sur interfaces limitées : dispositifs mobiles et aide au handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice BELLOT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche d'information contextuelle, assistée et personnalisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.273-298, 2011, Recherche d'information et web, 978-2-7462-2583-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13295,222 +13416,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de saisie de texte pour les personnes avec une déficience motrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charte éthique et déontologique de l'ICVL : une proposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13520,262 +13641,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Be or Not To Be a Verbal Multiword Expression: A Quest for Discriminating Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pasquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of the Performances of the CasEN Named Entities Recognition System in the Ester2 Evaluation Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Friburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13922,51 +14043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianying Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pierredon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bregeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaugier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2016.1193229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Figere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2015.10.080" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Robertson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Kahloun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/JRRD.2012.05.0094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Friburger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_19" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Departe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-013-0050-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonio Wandmacher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schadle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Departe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1361203.1361209" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouitteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Leonard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450137v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Hadj Mohamed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Keskes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Seghier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303374v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Brassier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Azzouza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468662v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#287;mur &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Keskes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Antoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Morale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013636v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pasquer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750222v4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375246v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crochetet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Arbizu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lavocat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344976v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170630v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213198v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Labat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064385v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-419" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174606v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788166v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30779-9_19" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100252" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816549v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouxel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvel Damien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Tallec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer-Pelletier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048613v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016545v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okinina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Aurore" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syssau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507753v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Aim&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villeneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ah-Leung" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483777v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515885v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Achour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2008.4798782" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030746v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Mokrane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024059v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1296843.1296878" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192808v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024025v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024044v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370812v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024016v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krueger-Thielmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027584v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484116v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196506v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196508v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636750v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet-Vernhettes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zakaria Kurdi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928462v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Zeiliger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caillaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Caelen-Haumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866353v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067749v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889593v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75477-2_36" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016521v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661895v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Exbrayat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905874v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502370v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianying Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pierredon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bregeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaugier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2016.1193229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacob" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Figere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2015.10.080" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Friburger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_19" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Robertson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Kahloun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/JRRD.2012.05.0094" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Departe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-013-0050-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonio Wandmacher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schadle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Departe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1361203.1361209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05614160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyan Xu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Seghier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouitteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Leonard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Hadj Mohamed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Keskes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115242v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450137v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303374v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701517v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Brassier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Azzouza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468662v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#287;mur &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Keskes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Antoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265916v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Morale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013636v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pasquer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750222v4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375246v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crochetet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Arbizu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lopez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802238v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537880v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344976v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lavocat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170630v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213198v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Labat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075678v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998303v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064385v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-419" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788164v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174606v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788166v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682004v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30779-9_19" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764643v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100252" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouxel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788163v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649214v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831414v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer-Pelletier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048613v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okinina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016535v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Tallec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764786v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Aurore" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664618v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664610v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouvel Damien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568758v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507753v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Aim&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villeneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savary" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537177v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syssau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ah-Leung" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516754v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515885v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483777v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goulian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024059v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Mokrane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030746v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507537v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Achour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2008.4798782" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484046v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280477v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192834v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1296843.1296878" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192808v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024044v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024031v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370812v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023999v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024016v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krueger-Thielmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027584v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196508v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196506v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484116v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ridoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet-Vernhettes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Zakaria Kurdi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928462v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Zeiliger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928449v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caillaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Caelen-Haumont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866366v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866353v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067749v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889593v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75477-2_36" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016521v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661895v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436421v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Exbrayat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905874v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502370v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>