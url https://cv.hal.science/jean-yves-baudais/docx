--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Baudais </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Charge de recherche CNRS ; correspondant formation ; correspondant et membre du GDR-IASIS ; responsable cellule PEPS-IETR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9681-4070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de drones à l'aide de signaux DVB-T2 dans une configuration de radar passif coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ENVIREM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Onera, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar OFDM ou radar à bruit : le cas du DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasboug, France. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMBRA project: cooperative multistatic radar for aerial target detection in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de l'électricité, de l'électronique et des technologies de l'information et de la communication, Oct 2024, Rennes, France. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMBRA : un radar multistatique coopératif pour la détection de drones avec des signaux DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.523--526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMBRA : un radar multistatique coopératif pour la détection de drones avec des signaux DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude propagation radioélectrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Rennes, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Energy Consumption for Wired Access Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.144-151, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010841300003118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse au Doppler du filtre de Wiener pour un radar OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1253-1256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving PAC Code Performance with SCL Decoding without Extra Computational Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Gelincik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications Workshops, ICC Workshops 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9838502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimums locaux à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.773-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Bistatique Coopératif pour la détection de cibles aériennes en zones urbaines (projet AMBRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ENVIREM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Onera, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving the Minimum Distance of Polar-Like Codes while Increasing the Information Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Gelincik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Information Theory (ISIT) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aalto, Finland. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement des récepteurs pour la localisation de drones dans une zone de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des techniques ZF et MF pour des radars automobiles OFDM en utilisant les grandeurs PSLR et ISLR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de transmission basées sur l'apprentissage par renforcement dans les réseaux cellulaires dynamiques et aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.877-880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Commercial LED Bulbs Pose a Threat to PLC System Security?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. pp.1--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receivers placement for UAV localization in a surveillance area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European radar conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Excel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ϵ-stable region analysis in dynamic downlink cellular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ZF and MF filters through PSLR and ISLR assessment in automotive OFDM radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European radar conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Excel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seamless Broadband PLC-VLC Transmission: Performance Evaluation and Dimensioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aachen, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLC Modelization for VLC-PLC System: Evaluation of Optical, Electrical, and Frequency Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu, South Korea. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queue Analysis with Finite Buffer by Stochastic Geometry in Downlink Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 93rd Vehicular Technology Conference (VTC2021-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d'énergie dans les systèmes de contrôle d'accès : simulations et paramétrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR-SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User-Centric Frequency Reuse in Non-full Interference Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Mardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (Globecom 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tractable Model for Coverage in Non-full Interference Cellular Networks with Cell Center/Edge Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Mardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SPAWC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tractable Coverage Analysis in Dynamic Downlink Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SPAWC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous, Short range Communication device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Sino-French Workshop on Information and Communication Technologies (SIFWICT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Sensing Algorithm : a Smart Full Exploitation of Detection Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Optimization for Energy Efficient System with M-QAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Silicon Valley, United States. paper#1570314894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis efficacités énergétique et spectrale du précodeur SLNR dans un réseau cellulaire aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Energy Proportional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dareen Shehadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques, URSI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency-Area Spectral Efficiency Tradeoff in PPP Network with SLNR Precoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th IEEE International workshop on Signal Processing advances in Wireless Communications, SPAWC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites énergétiques et radiocommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques, URSI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France. pp.119--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and spectral tradeoff for uncoded system with MQAM modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third Sino-French Workshop on Information and Communication Technologies (SIFWICT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency-Spectral Efficiency Tradeoff in Interference-Limited Wireless Networks with Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 82nd Vehicular Technology Conference: VTC2015-Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. 5 p., </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vtcfall.2015.7390917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT windows offset correction for OFDM receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Wireless Technologies Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM PLC transmission for aircraft flight control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Degauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Symposium on Power Line Communications and its Applications, ISPLC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Glasgow, Scotland, United Kingdom. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPLC.2014.6812333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of PLC channels in aircraft environment and optimization of some OFDM parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Systems and Networks Communications, ICSNC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Venice, Italy. pp.65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of OFDM SAR signals for Range ambiguity suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal V. Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAD'12, 9th Conference European Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.278 - 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM signal design for range ambiguity suppression in SAR configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal V. Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2012 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.2156 - 2159, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximisation du débit sous contrainte de qualité de service : équivalence des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeau, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best effort communications with green metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Cancun, Mexico. pp.1346 - 1351, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2011.5779325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green resource allocation for powerline communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Power Line Communications and Its Applications (ISPLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Udine, Italy. pp.393 - 398, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPLC.2011.5764429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique pour les communications vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic compatibility for power line communications. Regulatory issues and countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Razafferson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Praho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcarrier, Bit and Time Slot Allocation for Multicast Precoded OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.384 - 389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit rate maximization loading algorithm with mean BER-constraint for linear precoded OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marrakech, Morocco. pp.281-285, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2009.5158659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation du TEB moyen d'un système OFDM precodé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit rate maximization for LP-OFDM with noisy channel estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Signal Processing and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Omaha, Nebrask, United States. pp.1--6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPCS.2009.5306408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation des ressources basée sur le précodage linéaire pour les systèmes OFDM multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high bit rate power line communications for home networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISPLC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dresden, Germany. pp.313 - 318, 10.1109/ISPLC.2009.4913449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient channel condition aware proportional fairness resource allocation for powerline communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marrakech, Morocco. pp.286 - 291, 10.1109/ICTEL.2009.5158660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient bit-loading algorithm with peak BER constraint for the band-extended PLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marrakech, Morocco. pp.292 - 297, 10.1109/ICTEL.2009.5158661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate maximization loading algorithm for LP-OFDM systems with imperfect CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Personal, Indoor and Mobile Radio Communications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan. pp.1--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit rate maximization for multicast LP-OFDM systems in PLC context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSPLC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Udine, Italy. pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximisation du débit des systèmes OFDM multicast dans un contexte de courant porteur en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.Article 752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in Multicast OFDM Data Rate in PLC Network using Adaptive LP-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Accra, Ghana. pp.384 - 389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de position de bateaux depuis l'espace à l'aide des signaux AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Maitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean BER minimization loading algorithm for linear precoded OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sarnoff Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nassau Inn in Princeton, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SARNOF.2009.4850349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coded Adaptive Linear Precoded Discrete Multitone Over PLC Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Power-Line Communications and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Jeju Island, South Korea. pp.123--128, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPLC.2008.4510410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coded bit-loading linear precoded discrete multitone solution for power line communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Recife, Pernambuco, Brazil. pp.555--559, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2008.4641669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multi-carrier spread-spectrum with dynamic time-frequency codes for UWB applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Multi-Carrier Spread Spectrum (MC-SS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Herrsching, Germany. pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'allocation de l'information et systèmes à porteuses multiples dans un contexte MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1345-1348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient allocation algorithms for multicarrier spread-spectrum schemes in UWB applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband (ICUWB'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Singapour, Singapore. pp.551-555, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2007.4381006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des systèmes MIMO SS-MC-MA dans le contexte UWB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.297-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive spread spectrum multicarrier multiple-access for UWB systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC'07 Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Dublin, Ireland. pp.2926-2930, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2007.600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Throughput over Wirelines with Adaptive MC-DS-CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Spread Spectrum Techniques and its Applications (ISSSTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercell interference mitigation for uplink OFDM code division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSSTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Manaus-Amazomn, Brazil. pp.153--157, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSSTA.2006.311753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation for multicarrier CDMA systems in ultra-wideband communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internatioanl Telecommunications Symposium (ITS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fortaleza, Brazil. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITS.2006.4433257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and simulation results with uplink OFDM code division multiplexing in multicellular scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Francisco, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Linear Precoded DMT as an Efficient Resource Allocation Scheme for Power-Line Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation MC-CDMA : augmentation des débits sur les lignes de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Louvain-la-Neuve, Belgique. pp.735-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New loading algorithms for adaptive SS-MC-MA systems over power-line channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on multicarrier spread-spectrum and related topics (MCSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Oberpfaffenhofen, Germany. pp.327-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust high-bit rate communications over PLC channels : a bit-loading multicarrier spread-spectrum solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International symposium on power-line communications (ISPLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vancouver, Canada. pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New iterative time and frequency synchronization scheme for MC-CDMA systems over power-line channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International conference on spread-spectrum systems and its applications (ISSSTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Sydney, Australia. pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STBC MC-CDMA systems for indoor and outdoor scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.555-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel joint and iterative scheme for synchronization and channel estimation in MC-CDMA power-line communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Los Angeles, United States. pp.1723-1727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of STBC MC-CDMA systems over outdoor realistic MIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.2409-2413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of MMSE STBC MC-CDMA over Rayleigh and MIMO METRA channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multi-­Carrier Spread-­Spectrum and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Germany. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la robustesse du système ADSL en présence de brouilleurs : utilisation des techniques MC-CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France. pp.A-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la transmission de données haut-débit par courant porteur en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques TIC-CITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Rennes, France. pp.423-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier CDMA: A very promissing multiple access scheme for future wideband wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Integrated Radio Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier CDMA over lines --- Comparison of performances with the ADSL system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Electronic Design, Test and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, New Zealand. pp.450-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum and sub-optimum linear MMSE multi-user detection for MC-CDMA transmission system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, United States. pp.868-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-carrier CDMA using interference cancelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Multi-Carrier Spread-Spectrum and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Germany. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de différentes techniques de détections appliquées à un signal AMRC à porteuses multiples dans un canal de Rayleigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, France. pp.A-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter les drones grâce à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magazine de l'espace des sciences en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMBRA : quand le radar passif devient actif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis efficacités énergétique et spectrale dans un réseau cellulaire de grande taille. De la consommation, des matrices aléatoires et de la géométrie stochastique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de communication de grande taille et géométrie aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrices aléatoires et performances des réseaux cellulaires : une illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation scaling for energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relâchement temporel et économie d'énergie. Un problème d'allocation des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'allocation des ressources des systèmes précodés à porteuses multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et l'écoradio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des économies très théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest. Le magazine de l'espace des sciences en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communications filaires fiables. Application du précodage linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MF, ZF, and MMSE filters for automotive OFDM radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078723000740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler robustness of joint communication and radar systems using the Wiener filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (8), pp.4807-4818. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2023.3276021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centric non-full interference cellular networks: BS cooperation and bandwidth partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Mardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (1), pp.108. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-022-02189-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Spectral Efficiency of Energy Constrained Short-Range Communicating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (2), pp.1101-1122. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-018-5751-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental energetic limits of radio communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.144 - 155. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2016.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Analysis of Area Spectral Efficiency and Energy Efficiency in PPP Networks with SLNR Precoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (7), pp.3172 - 3185. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2017.2699192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complex OFDM Synchronization in Power Line Communication for Flight Control System in Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (5), pp.195-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO-OFDM signal optimization for SAR imaging radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (103), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-016-0402-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient resource allocation for quantity of information delivery in parallel channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Tonello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.910-922. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT windows offset correction for OFDM receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of à PLC system for avionic safety-critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larzhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1-2), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guard Time Optimization for Capacity Maximization of BPSK Impulse UWB Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.188-197. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12720/jcm.9.2.188-197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on OFDM Signal for Range Ambiguity Suppression in SAR Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal V. Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (7), pp.4194-4197. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2280190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness maximization of parallel multichannel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.ID 840513. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/840513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit Rate Optimization with MMSE Detector for Multicast LP-OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.ID 232797. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/232797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range improvement of UWB systems using adaptive multicarrier spread-spectrum and MIMO techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (5), pp.589-599. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.1311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of linear precoded OFDM for high-data-rate UWB systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, pp.ID 317257. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/317257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation with adaptive spread spectrum OFDM using 2D spreading for power line communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.ID 20542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spread Spectrum Multicarrier Multiple Access over Wirelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.numéro 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loading Algorithms for Adaptive SS-MC-MA Systems over Wireline Channels: Comparison with DMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Techniques for Downlink Multi­-Antenna MC­-CDMA Systems in a Beyond­-3G Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Raos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STBC MC-CDMA systems: Comparison of MMSE single user and multiple user detection schemes over Rayleigh and MIMO METRA channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (3), pp.275-281. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier CDMA for future wideband wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Gouable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (5/6), pp.260-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved linear MMSE detection technique for multi-carrier CDMA system: Comparison and combination with interference cancelation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (7), pp.547-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear MMSE detection technique for MC-CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (7), pp.665-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement et exécution de tâches sous contraintes temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pre-Transformation Method to Increase the Minimum Distance of Polar-Like Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Gelincik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557597v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimum locaux à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme d'onde AMBRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAPID AMBRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine d'émission DVB-T2 : FEF multicanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAPID AMBRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques du réseau AMBRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAPID AMBRA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité de l'estimation de l'orientation du dé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR UMR CNRS 6164. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptif et rapport d'essais de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut d'électronique et des technologies du numérique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique des techniques de démodulation coopérative et non coopérative des formes d'ondes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement des systèmes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires de démodulation OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur de la mesure de taux d'erreur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du démodulateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'ondes codées en radar distribué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on electromagnetic compatibility of power line communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Razafferson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Praho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance report of optimized PHY algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antoniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Versolatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized MAC algorithms and performance report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Isson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Tonello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLC channel characterization and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation des ressources reposant sur la minimisation du taux d'erreur binaire moyen pour l'UWB ; Optimisation de systèmes MIMO LP-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de modulations multiporteuses innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude complémentaire de faisabilité de la réception de messages AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité de la réception de messages AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art, application scenario & specific requirement for PLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection MMSE et allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la documentation et étude théorique (Faisabilité AIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM/OQAM et LP-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du TFC dans le contexte UWB SS-MC-MA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pour l'hybridation réseau de télécommunication terrestre/satellite utilisant l'OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de l'information en mode MC-CDMA pour les communications sur ligne d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technique OFDM dans les normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Simulation Library Description (Advanced chains V1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification d'un modem haut-débit pour les communications sur ligne d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer simulation chain description (advanced chains V1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEC. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SMARC : contribution de l'INSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Helard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nobilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSA de Rennes. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Simulation Chain Description (Reference chain V0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Des Noes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer simulation library description (reference chain V0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveform Design for MIMO Radar and SAR Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham Weinberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Radar Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, 978-1-78923-120-5. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.71300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear precoding for multicarrier and multicast PLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.T. Berger and A. Schwager and P. Pagani and D. Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMO Power Line Communications: Narrow and Broadband Standards, EMC, and Advanced Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.493-530, 2014, Devices, Circuits, and Systems, 9781466557529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier CDMA techniques for future wideband wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Gouable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in UMTS technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Link, pp.100-116, 2002, Innovative technology series (Sci-Tech)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and spectrum trade-off for uncoded MQAM in energy constrained system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. , paper 1570101365, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'allocation des ressources des systèmes précodés à porteuses multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01064975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de transmission d'un signal à porteuses multiples et à étalement de spectre, procédé de réception, dispositif d'émission, dispositif de réception et signal correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 05 11630. 2005, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'égalisation dans les récepteurs utilisant une combinaison des techniques de modulations à porteuses multiples et à accès multiple par répartition de codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 99 11689. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des modulations à porteuses multiples et à spectre étalé : analyse et optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. INSA de Rennes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001ISAR0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Baudais </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Charge de recherche CNRS ; correspondant formation ; correspondant et membre du GDR-IASIS ; responsable cellule PEPS-IETR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9681-4070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de drones à l'aide de signaux DVB-T2 dans une configuration de radar passif coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ENVIREM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Onera, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar OFDM ou radar à bruit : le cas du DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasboug, France. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMBRA project: cooperative multistatic radar for aerial target detection in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de l'électricité, de l'électronique et des technologies de l'information et de la communication, Oct 2024, Rennes, France. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMBRA : un radar multistatique coopératif pour la détection de drones avec des signaux DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.523--526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMBRA : un radar multistatique coopératif pour la détection de drones avec des signaux DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude propagation radioélectrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Rennes, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimums locaux à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.773-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse au Doppler du filtre de Wiener pour un radar OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1253-1256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving PAC Code Performance with SCL Decoding without Extra Computational Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Gelincik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications Workshops, ICC Workshops 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9838502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Energy Consumption for Wired Access Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.144-151, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010841300003118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving the Minimum Distance of Polar-Like Codes while Increasing the Information Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Gelincik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Information Theory (ISIT) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aalto, Finland. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Bistatique Coopératif pour la détection de cibles aériennes en zones urbaines (projet AMBRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ENVIREM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Onera, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des techniques ZF et MF pour des radars automobiles OFDM en utilisant les grandeurs PSLR et ISLR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement des récepteurs pour la localisation de drones dans une zone de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de transmission basées sur l'apprentissage par renforcement dans les réseaux cellulaires dynamiques et aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.877-880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Commercial LED Bulbs Pose a Threat to PLC System Security?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. pp.1--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receivers placement for UAV localization in a surveillance area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European radar conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Excel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ϵ-stable region analysis in dynamic downlink cellular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ZF and MF filters through PSLR and ISLR assessment in automotive OFDM radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European radar conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Excel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seamless Broadband PLC-VLC Transmission: Performance Evaluation and Dimensioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aachen, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLC Modelization for VLC-PLC System: Evaluation of Optical, Electrical, and Frequency Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu, South Korea. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queue Analysis with Finite Buffer by Stochastic Geometry in Downlink Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 93rd Vehicular Technology Conference (VTC2021-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d'énergie dans les systèmes de contrôle d'accès : simulations et paramétrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR-SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tractable Model for Coverage in Non-full Interference Cellular Networks with Cell Center/Edge Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Mardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SPAWC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User-Centric Frequency Reuse in Non-full Interference Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Mardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (Globecom 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tractable Coverage Analysis in Dynamic Downlink Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SPAWC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous, Short range Communication device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Sino-French Workshop on Information and Communication Technologies (SIFWICT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Sensing Algorithm : a Smart Full Exploitation of Detection Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Optimization for Energy Efficient System with M-QAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Silicon Valley, United States. paper#1570314894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis efficacités énergétique et spectrale du précodeur SLNR dans un réseau cellulaire aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Energy Proportional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dareen Shehadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques, URSI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency-Area Spectral Efficiency Tradeoff in PPP Network with SLNR Precoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th IEEE International workshop on Signal Processing advances in Wireless Communications, SPAWC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites énergétiques et radiocommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques, URSI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France. pp.119--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and spectral tradeoff for uncoded system with MQAM modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third Sino-French Workshop on Information and Communication Technologies (SIFWICT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency-Spectral Efficiency Tradeoff in Interference-Limited Wireless Networks with Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 82nd Vehicular Technology Conference: VTC2015-Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. 5 p., </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vtcfall.2015.7390917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT windows offset correction for OFDM receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Wireless Technologies Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM PLC transmission for aircraft flight control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Degauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Symposium on Power Line Communications and its Applications, ISPLC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Glasgow, Scotland, United Kingdom. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPLC.2014.6812333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of PLC channels in aircraft environment and optimization of some OFDM parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Systems and Networks Communications, ICSNC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Venice, Italy. pp.65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of OFDM SAR signals for Range ambiguity suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal V. Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAD'12, 9th Conference European Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.278 - 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM signal design for range ambiguity suppression in SAR configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal V. Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2012 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.2156 - 2159, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best effort communications with green metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Cancun, Mexico. pp.1346 - 1351, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2011.5779325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximisation du débit sous contrainte de qualité de service : équivalence des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeau, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green resource allocation for powerline communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Power Line Communications and Its Applications (ISPLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Udine, Italy. pp.393 - 398, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPLC.2011.5764429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique pour les communications vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic compatibility for power line communications. Regulatory issues and countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Razafferson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Praho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcarrier, Bit and Time Slot Allocation for Multicast Precoded OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.384 - 389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit rate maximization loading algorithm with mean BER-constraint for linear precoded OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marrakech, Morocco. pp.281-285, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2009.5158659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation du TEB moyen d'un système OFDM precodé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit rate maximization for LP-OFDM with noisy channel estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Signal Processing and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Omaha, Nebrask, United States. pp.1--6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPCS.2009.5306408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate maximization loading algorithm for LP-OFDM systems with imperfect CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Personal, Indoor and Mobile Radio Communications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan. pp.1--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit rate maximization for multicast LP-OFDM systems in PLC context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSPLC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Udine, Italy. pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient channel condition aware proportional fairness resource allocation for powerline communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marrakech, Morocco. pp.286 - 291, 10.1109/ICTEL.2009.5158660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient bit-loading algorithm with peak BER constraint for the band-extended PLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marrakech, Morocco. pp.292 - 297, 10.1109/ICTEL.2009.5158661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high bit rate power line communications for home networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISPLC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dresden, Germany. pp.313 - 318, 10.1109/ISPLC.2009.4913449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation des ressources basée sur le précodage linéaire pour les systèmes OFDM multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximisation du débit des systèmes OFDM multicast dans un contexte de courant porteur en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.Article 752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in Multicast OFDM Data Rate in PLC Network using Adaptive LP-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Accra, Ghana. pp.384 - 389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de position de bateaux depuis l'espace à l'aide des signaux AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Maitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean BER minimization loading algorithm for linear precoded OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sarnoff Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nassau Inn in Princeton, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SARNOF.2009.4850349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coded Adaptive Linear Precoded Discrete Multitone Over PLC Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Power-Line Communications and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Jeju Island, South Korea. pp.123--128, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPLC.2008.4510410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coded bit-loading linear precoded discrete multitone solution for power line communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Recife, Pernambuco, Brazil. pp.555--559, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2008.4641669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'allocation de l'information et systèmes à porteuses multiples dans un contexte MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1345-1348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multi-carrier spread-spectrum with dynamic time-frequency codes for UWB applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Multi-Carrier Spread Spectrum (MC-SS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Herrsching, Germany. pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient allocation algorithms for multicarrier spread-spectrum schemes in UWB applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband (ICUWB'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Singapour, Singapore. pp.551-555, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2007.4381006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des systèmes MIMO SS-MC-MA dans le contexte UWB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.297-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive spread spectrum multicarrier multiple-access for UWB systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC'07 Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Dublin, Ireland. pp.2926-2930, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2007.600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Linear Precoded DMT as an Efficient Resource Allocation Scheme for Power-Line Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Throughput over Wirelines with Adaptive MC-DS-CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Spread Spectrum Techniques and its Applications (ISSSTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercell interference mitigation for uplink OFDM code division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSSTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Manaus-Amazomn, Brazil. pp.153--157, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSSTA.2006.311753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation for multicarrier CDMA systems in ultra-wideband communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internatioanl Telecommunications Symposium (ITS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fortaleza, Brazil. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITS.2006.4433257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and simulation results with uplink OFDM code division multiplexing in multicellular scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Francisco, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New loading algorithms for adaptive SS-MC-MA systems over power-line channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on multicarrier spread-spectrum and related topics (MCSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Oberpfaffenhofen, Germany. pp.327-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation MC-CDMA : augmentation des débits sur les lignes de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Louvain-la-Neuve, Belgique. pp.735-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust high-bit rate communications over PLC channels : a bit-loading multicarrier spread-spectrum solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International symposium on power-line communications (ISPLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vancouver, Canada. pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New iterative time and frequency synchronization scheme for MC-CDMA systems over power-line channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International conference on spread-spectrum systems and its applications (ISSSTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Sydney, Australia. pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STBC MC-CDMA systems for indoor and outdoor scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.555-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel joint and iterative scheme for synchronization and channel estimation in MC-CDMA power-line communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Los Angeles, United States. pp.1723-1727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of STBC MC-CDMA systems over outdoor realistic MIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.2409-2413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of MMSE STBC MC-CDMA over Rayleigh and MIMO METRA channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multi-­Carrier Spread-­Spectrum and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Germany. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la transmission de données haut-débit par courant porteur en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques TIC-CITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Rennes, France. pp.423-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la robustesse du système ADSL en présence de brouilleurs : utilisation des techniques MC-CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France. pp.A-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier CDMA: A very promissing multiple access scheme for future wideband wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Integrated Radio Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier CDMA over lines --- Comparison of performances with the ADSL system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Electronic Design, Test and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, New Zealand. pp.450-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum and sub-optimum linear MMSE multi-user detection for MC-CDMA transmission system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, United States. pp.868-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-carrier CDMA using interference cancelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Multi-Carrier Spread-Spectrum and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Germany. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de différentes techniques de détections appliquées à un signal AMRC à porteuses multiples dans un canal de Rayleigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, France. pp.A-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter les drones grâce à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magazine de l'espace des sciences en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMBRA : quand le radar passif devient actif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis efficacités énergétique et spectrale dans un réseau cellulaire de grande taille. De la consommation, des matrices aléatoires et de la géométrie stochastique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de communication de grande taille et géométrie aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrices aléatoires et performances des réseaux cellulaires : une illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation scaling for energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relâchement temporel et économie d'énergie. Un problème d'allocation des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'allocation des ressources des systèmes précodés à porteuses multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et l'écoradio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des économies très théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest. Le magazine de l'espace des sciences en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communications filaires fiables. Application du précodage linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MF, ZF, and MMSE filters for automotive OFDM radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078723000740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler robustness of joint communication and radar systems using the Wiener filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (8), pp.4807-4818. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2023.3276021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centric non-full interference cellular networks: BS cooperation and bandwidth partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Mardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (1), pp.108. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-022-02189-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Spectral Efficiency of Energy Constrained Short-Range Communicating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (2), pp.1101-1122. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-018-5751-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental energetic limits of radio communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.144 - 155. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2016.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Analysis of Area Spectral Efficiency and Energy Efficiency in PPP Networks with SLNR Precoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (7), pp.3172 - 3185. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2017.2699192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complex OFDM Synchronization in Power Line Communication for Flight Control System in Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (5), pp.195-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO-OFDM signal optimization for SAR imaging radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (103), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-016-0402-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient resource allocation for quantity of information delivery in parallel channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Tonello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.910-922. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT windows offset correction for OFDM receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of à PLC system for avionic safety-critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larzhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1-2), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guard Time Optimization for Capacity Maximization of BPSK Impulse UWB Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.188-197. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12720/jcm.9.2.188-197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on OFDM Signal for Range Ambiguity Suppression in SAR Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal V. Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (7), pp.4194-4197. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2280190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness maximization of parallel multichannel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.ID 840513. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/840513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit Rate Optimization with MMSE Detector for Multicast LP-OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.ID 232797. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/232797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range improvement of UWB systems using adaptive multicarrier spread-spectrum and MIMO techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (5), pp.589-599. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.1311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of linear precoded OFDM for high-data-rate UWB systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, pp.ID 317257. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/317257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation with adaptive spread spectrum OFDM using 2D spreading for power line communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.ID 20542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spread Spectrum Multicarrier Multiple Access over Wirelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.numéro 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loading Algorithms for Adaptive SS-MC-MA Systems over Wireline Channels: Comparison with DMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Techniques for Downlink Multi­-Antenna MC­-CDMA Systems in a Beyond­-3G Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Raos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STBC MC-CDMA systems: Comparison of MMSE single user and multiple user detection schemes over Rayleigh and MIMO METRA channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (3), pp.275-281. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier CDMA for future wideband wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Gouable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (5/6), pp.260-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved linear MMSE detection technique for multi-carrier CDMA system: Comparison and combination with interference cancelation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (7), pp.547-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear MMSE detection technique for MC-CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (7), pp.665-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement et exécution de tâches sous contraintes temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pre-Transformation Method to Increase the Minimum Distance of Polar-Like Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Gelincik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557597v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimum locaux à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme d'onde AMBRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAPID AMBRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine d'émission DVB-T2 : FEF multicanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAPID AMBRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques du réseau AMBRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAPID AMBRA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité de l'estimation de l'orientation du dé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR UMR CNRS 6164. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptif et rapport d'essais de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut d'électronique et des technologies du numérique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique des techniques de démodulation coopérative et non coopérative des formes d'ondes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement des systèmes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires de démodulation OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur de la mesure de taux d'erreur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du démodulateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'ondes codées en radar distribué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on electromagnetic compatibility of power line communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Razafferson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Praho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance report of optimized PHY algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antoniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Versolatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized MAC algorithms and performance report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Isson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Tonello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLC channel characterization and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation des ressources reposant sur la minimisation du taux d'erreur binaire moyen pour l'UWB ; Optimisation de systèmes MIMO LP-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de modulations multiporteuses innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude complémentaire de faisabilité de la réception de messages AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité de la réception de messages AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection MMSE et allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art, application scenario & specific requirement for PLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la documentation et étude théorique (Faisabilité AIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM/OQAM et LP-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du TFC dans le contexte UWB SS-MC-MA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pour l'hybridation réseau de télécommunication terrestre/satellite utilisant l'OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de l'information en mode MC-CDMA pour les communications sur ligne d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technique OFDM dans les normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Simulation Library Description (Advanced chains V1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer simulation chain description (advanced chains V1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEC. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification d'un modem haut-débit pour les communications sur ligne d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Simulation Chain Description (Reference chain V0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Des Noes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SMARC : contribution de l'INSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Helard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nobilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSA de Rennes. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer simulation library description (reference chain V0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveform Design for MIMO Radar and SAR Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham Weinberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Radar Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, 978-1-78923-120-5. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.71300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear precoding for multicarrier and multicast PLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.T. Berger and A. Schwager and P. Pagani and D. Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMO Power Line Communications: Narrow and Broadband Standards, EMC, and Advanced Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.493-530, 2014, Devices, Circuits, and Systems, 9781466557529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier CDMA techniques for future wideband wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Gouable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in UMTS technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Link, pp.100-116, 2002, Innovative technology series (Sci-Tech)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and spectrum trade-off for uncoded MQAM in energy constrained system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. , paper 1570101365, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'allocation des ressources des systèmes précodés à porteuses multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01064975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de transmission d'un signal à porteuses multiples et à étalement de spectre, procédé de réception, dispositif d'émission, dispositif de réception et signal correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 05 11630. 2005, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'égalisation dans les récepteurs utilisant une combinaison des techniques de modulations à porteuses multiples et à accès multiple par répartition de codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 99 11689. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des modulations à porteuses multiples et à spectre étalé : analyse et optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. INSA de Rennes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001ISAR0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17ADFABE"/>
+    <w:nsid w:val="534B1506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-baudais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9681-4070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lethimonier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Jezequel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601833v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oussayran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pr&#233;votet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010841300003118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Benmeziane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cinglant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Gelincik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kasser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834446" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benmeziane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M&#233;ric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cinglant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Yaacoub" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860685" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nouvel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401392" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448646" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oussayran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maiga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Mardani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862902v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diouris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Bouallegue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923570" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Jaouadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mahbubul Alam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Shehadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536875" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcfall.2015.7390917" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larhzaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degauque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Degardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812333" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal V. Rich&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351076" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657430v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;lard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2011.5779325" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764429" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razafferson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeddam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Praho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tlich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Syed Muhammad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2009.5158659" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429812v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2009.5306408" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444409v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444406v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maitre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stephan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2009.4850349" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2008.4510410" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325790v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2008.4641669" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173433v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194983v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2007.4381006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2007.600" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283663v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cariou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSTA.2006.311753" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194936v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITS.2006.4433257" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326037v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084070v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014018v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185454v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Portier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auffray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082805v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283647v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283645v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gardan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeddam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mottier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castelain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Citerne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556103v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282894v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204680v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078723000740" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115358v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2023.3276021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833097v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-022-02189-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-018-5751-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445364v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.11.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2699192" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rich&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-016-0402-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342934v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Tonello" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2858" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXLGQ1R4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219430v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153229v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larzhaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065658v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jcm.9.2.188-197" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831837v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2280190" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/840513" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757662v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/232797" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1311" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gu&#233;guen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/317257" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173430v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084060v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084067v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Raos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adao Silva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283525v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.973" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283507v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Gouable" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283461v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283455v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169713v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557597v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347213v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169611v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169492v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920064v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Diouris" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358509v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832243v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yven" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832228v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832242v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832240v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563001v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297375v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778648v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778653v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Alessandro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoniali" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biondi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Versolatto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778734v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Avril" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065941v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778743v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siohan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065935v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065934v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778740v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Person" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065933v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065929v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065932v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;l&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065926v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065924v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065919v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065921v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065915v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mottier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueguen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zazo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065899v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065912v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562979v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Helard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nobilet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065892v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Des Noes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065882v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793282v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71300" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781466557529" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283617v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01064975v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017879v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283620v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009214v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ISAR0008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-baudais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9681-4070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lethimonier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Jezequel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Benmeziane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cinglant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Gelincik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838502" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oussayran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pr&#233;votet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010841300003118" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834446" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kasser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benmeziane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M&#233;ric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cinglant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Yaacoub" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860685" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nouvel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401392" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448646" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oussayran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maiga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Mardani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diouris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Bouallegue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923570" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Jaouadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mahbubul Alam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Shehadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536875" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcfall.2015.7390917" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larhzaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degauque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Degardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812333" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal V. Rich&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351076" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;lard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2011.5779325" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764429" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razafferson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeddam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Praho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tlich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Syed Muhammad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2009.5158659" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429812v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2009.5306408" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448193v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444406v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maitre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stephan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2009.4850349" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2008.4510410" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325790v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2008.4641669" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194983v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2007.4381006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2007.600" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084070v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cariou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSTA.2006.311753" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITS.2006.4433257" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185455v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185454v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Portier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auffray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082805v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185458v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283647v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283645v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gardan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeddam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mottier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castelain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Citerne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556103v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282894v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204680v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078723000740" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115358v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2023.3276021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833097v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-022-02189-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-018-5751-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445364v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.11.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2699192" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rich&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-016-0402-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342934v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Tonello" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2858" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXLGQ1R4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219430v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153229v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larzhaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065658v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jcm.9.2.188-197" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831837v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2280190" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/840513" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757662v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/232797" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1311" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gu&#233;guen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/317257" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173430v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084060v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084067v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Raos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adao Silva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283525v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.973" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283507v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Gouable" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283461v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283455v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169713v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557597v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347213v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169611v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169492v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920064v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Diouris" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358509v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832243v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yven" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832228v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832242v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832240v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563001v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297375v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778648v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778653v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Alessandro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoniali" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biondi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Versolatto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778734v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Avril" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065941v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778743v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siohan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065935v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065934v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065933v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778740v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Person" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065929v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065932v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;l&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065926v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065924v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065919v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065921v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065915v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mottier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueguen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zazo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065912v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065899v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065892v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Des Noes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562979v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Helard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nobilet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065882v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793282v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71300" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781466557529" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283617v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01064975v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017879v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283620v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009214v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ISAR0008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>