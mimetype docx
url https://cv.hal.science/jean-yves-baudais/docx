--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Baudais </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Charge de recherche CNRS ; correspondant formation ; correspondant et membre du GDR-IASIS ; responsable cellule PEPS-IETR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9681-4070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de drones à l'aide de signaux DVB-T2 dans une configuration de radar passif coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ENVIREM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Onera, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar OFDM ou radar à bruit : le cas du DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasboug, France. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMBRA project: cooperative multistatic radar for aerial target detection in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de l'électricité, de l'électronique et des technologies de l'information et de la communication, Oct 2024, Rennes, France. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMBRA : un radar multistatique coopératif pour la détection de drones avec des signaux DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.523--526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMBRA : un radar multistatique coopératif pour la détection de drones avec des signaux DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude propagation radioélectrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Rennes, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimums locaux à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.773-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse au Doppler du filtre de Wiener pour un radar OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1253-1256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving PAC Code Performance with SCL Decoding without Extra Computational Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Gelincik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications Workshops, ICC Workshops 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9838502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Energy Consumption for Wired Access Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.144-151, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010841300003118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving the Minimum Distance of Polar-Like Codes while Increasing the Information Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Gelincik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Information Theory (ISIT) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aalto, Finland. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Bistatique Coopératif pour la détection de cibles aériennes en zones urbaines (projet AMBRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ENVIREM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Onera, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des techniques ZF et MF pour des radars automobiles OFDM en utilisant les grandeurs PSLR et ISLR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement des récepteurs pour la localisation de drones dans une zone de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de transmission basées sur l'apprentissage par renforcement dans les réseaux cellulaires dynamiques et aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.877-880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Commercial LED Bulbs Pose a Threat to PLC System Security?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. pp.1--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receivers placement for UAV localization in a surveillance area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European radar conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Excel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ϵ-stable region analysis in dynamic downlink cellular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ZF and MF filters through PSLR and ISLR assessment in automotive OFDM radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European radar conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Excel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seamless Broadband PLC-VLC Transmission: Performance Evaluation and Dimensioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aachen, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLC Modelization for VLC-PLC System: Evaluation of Optical, Electrical, and Frequency Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu, South Korea. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queue Analysis with Finite Buffer by Stochastic Geometry in Downlink Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 93rd Vehicular Technology Conference (VTC2021-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d'énergie dans les systèmes de contrôle d'accès : simulations et paramétrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR-SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tractable Model for Coverage in Non-full Interference Cellular Networks with Cell Center/Edge Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Mardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SPAWC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User-Centric Frequency Reuse in Non-full Interference Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Mardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (Globecom 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tractable Coverage Analysis in Dynamic Downlink Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SPAWC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous, Short range Communication device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Sino-French Workshop on Information and Communication Technologies (SIFWICT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Sensing Algorithm : a Smart Full Exploitation of Detection Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Optimization for Energy Efficient System with M-QAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Silicon Valley, United States. paper#1570314894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis efficacités énergétique et spectrale du précodeur SLNR dans un réseau cellulaire aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Energy Proportional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dareen Shehadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques, URSI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency-Area Spectral Efficiency Tradeoff in PPP Network with SLNR Precoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th IEEE International workshop on Signal Processing advances in Wireless Communications, SPAWC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites énergétiques et radiocommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques, URSI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France. pp.119--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and spectral tradeoff for uncoded system with MQAM modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third Sino-French Workshop on Information and Communication Technologies (SIFWICT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency-Spectral Efficiency Tradeoff in Interference-Limited Wireless Networks with Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 82nd Vehicular Technology Conference: VTC2015-Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. 5 p., </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vtcfall.2015.7390917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT windows offset correction for OFDM receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Wireless Technologies Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM PLC transmission for aircraft flight control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Degauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Symposium on Power Line Communications and its Applications, ISPLC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Glasgow, Scotland, United Kingdom. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPLC.2014.6812333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of PLC channels in aircraft environment and optimization of some OFDM parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Systems and Networks Communications, ICSNC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Venice, Italy. pp.65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of OFDM SAR signals for Range ambiguity suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal V. Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAD'12, 9th Conference European Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.278 - 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM signal design for range ambiguity suppression in SAR configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal V. Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2012 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.2156 - 2159, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best effort communications with green metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Cancun, Mexico. pp.1346 - 1351, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2011.5779325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximisation du débit sous contrainte de qualité de service : équivalence des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeau, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green resource allocation for powerline communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Power Line Communications and Its Applications (ISPLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Udine, Italy. pp.393 - 398, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPLC.2011.5764429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique pour les communications vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic compatibility for power line communications. Regulatory issues and countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Razafferson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Praho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcarrier, Bit and Time Slot Allocation for Multicast Precoded OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.384 - 389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit rate maximization loading algorithm with mean BER-constraint for linear precoded OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marrakech, Morocco. pp.281-285, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2009.5158659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation du TEB moyen d'un système OFDM precodé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit rate maximization for LP-OFDM with noisy channel estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Signal Processing and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Omaha, Nebrask, United States. pp.1--6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPCS.2009.5306408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate maximization loading algorithm for LP-OFDM systems with imperfect CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Personal, Indoor and Mobile Radio Communications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan. pp.1--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit rate maximization for multicast LP-OFDM systems in PLC context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSPLC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Udine, Italy. pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient channel condition aware proportional fairness resource allocation for powerline communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marrakech, Morocco. pp.286 - 291, 10.1109/ICTEL.2009.5158660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient bit-loading algorithm with peak BER constraint for the band-extended PLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marrakech, Morocco. pp.292 - 297, 10.1109/ICTEL.2009.5158661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high bit rate power line communications for home networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISPLC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dresden, Germany. pp.313 - 318, 10.1109/ISPLC.2009.4913449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation des ressources basée sur le précodage linéaire pour les systèmes OFDM multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximisation du débit des systèmes OFDM multicast dans un contexte de courant porteur en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.Article 752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in Multicast OFDM Data Rate in PLC Network using Adaptive LP-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Accra, Ghana. pp.384 - 389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de position de bateaux depuis l'espace à l'aide des signaux AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Maitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean BER minimization loading algorithm for linear precoded OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sarnoff Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nassau Inn in Princeton, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SARNOF.2009.4850349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coded Adaptive Linear Precoded Discrete Multitone Over PLC Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Power-Line Communications and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Jeju Island, South Korea. pp.123--128, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPLC.2008.4510410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coded bit-loading linear precoded discrete multitone solution for power line communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Recife, Pernambuco, Brazil. pp.555--559, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2008.4641669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'allocation de l'information et systèmes à porteuses multiples dans un contexte MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1345-1348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multi-carrier spread-spectrum with dynamic time-frequency codes for UWB applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Multi-Carrier Spread Spectrum (MC-SS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Herrsching, Germany. pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient allocation algorithms for multicarrier spread-spectrum schemes in UWB applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband (ICUWB'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Singapour, Singapore. pp.551-555, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2007.4381006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des systèmes MIMO SS-MC-MA dans le contexte UWB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.297-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive spread spectrum multicarrier multiple-access for UWB systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC'07 Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Dublin, Ireland. pp.2926-2930, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2007.600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Linear Precoded DMT as an Efficient Resource Allocation Scheme for Power-Line Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Throughput over Wirelines with Adaptive MC-DS-CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Spread Spectrum Techniques and its Applications (ISSSTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercell interference mitigation for uplink OFDM code division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSSTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Manaus-Amazomn, Brazil. pp.153--157, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSSTA.2006.311753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation for multicarrier CDMA systems in ultra-wideband communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internatioanl Telecommunications Symposium (ITS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fortaleza, Brazil. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITS.2006.4433257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and simulation results with uplink OFDM code division multiplexing in multicellular scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Francisco, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New loading algorithms for adaptive SS-MC-MA systems over power-line channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on multicarrier spread-spectrum and related topics (MCSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Oberpfaffenhofen, Germany. pp.327-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation MC-CDMA : augmentation des débits sur les lignes de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Louvain-la-Neuve, Belgique. pp.735-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust high-bit rate communications over PLC channels : a bit-loading multicarrier spread-spectrum solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International symposium on power-line communications (ISPLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vancouver, Canada. pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New iterative time and frequency synchronization scheme for MC-CDMA systems over power-line channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International conference on spread-spectrum systems and its applications (ISSSTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Sydney, Australia. pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STBC MC-CDMA systems for indoor and outdoor scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.555-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel joint and iterative scheme for synchronization and channel estimation in MC-CDMA power-line communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Los Angeles, United States. pp.1723-1727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of STBC MC-CDMA systems over outdoor realistic MIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.2409-2413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of MMSE STBC MC-CDMA over Rayleigh and MIMO METRA channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multi-­Carrier Spread-­Spectrum and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Germany. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la transmission de données haut-débit par courant porteur en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques TIC-CITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Rennes, France. pp.423-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la robustesse du système ADSL en présence de brouilleurs : utilisation des techniques MC-CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France. pp.A-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier CDMA: A very promissing multiple access scheme for future wideband wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Integrated Radio Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier CDMA over lines --- Comparison of performances with the ADSL system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Electronic Design, Test and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, New Zealand. pp.450-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum and sub-optimum linear MMSE multi-user detection for MC-CDMA transmission system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, United States. pp.868-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-carrier CDMA using interference cancelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Multi-Carrier Spread-Spectrum and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Germany. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de différentes techniques de détections appliquées à un signal AMRC à porteuses multiples dans un canal de Rayleigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, France. pp.A-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter les drones grâce à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magazine de l'espace des sciences en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMBRA : quand le radar passif devient actif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis efficacités énergétique et spectrale dans un réseau cellulaire de grande taille. De la consommation, des matrices aléatoires et de la géométrie stochastique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de communication de grande taille et géométrie aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrices aléatoires et performances des réseaux cellulaires : une illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation scaling for energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relâchement temporel et économie d'énergie. Un problème d'allocation des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'allocation des ressources des systèmes précodés à porteuses multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et l'écoradio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des économies très théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest. Le magazine de l'espace des sciences en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communications filaires fiables. Application du précodage linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MF, ZF, and MMSE filters for automotive OFDM radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078723000740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler robustness of joint communication and radar systems using the Wiener filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (8), pp.4807-4818. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2023.3276021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centric non-full interference cellular networks: BS cooperation and bandwidth partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Mardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (1), pp.108. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-022-02189-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Spectral Efficiency of Energy Constrained Short-Range Communicating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (2), pp.1101-1122. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-018-5751-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental energetic limits of radio communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.144 - 155. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2016.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Analysis of Area Spectral Efficiency and Energy Efficiency in PPP Networks with SLNR Precoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (7), pp.3172 - 3185. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2017.2699192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complex OFDM Synchronization in Power Line Communication for Flight Control System in Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (5), pp.195-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO-OFDM signal optimization for SAR imaging radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (103), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-016-0402-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient resource allocation for quantity of information delivery in parallel channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Tonello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.910-922. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT windows offset correction for OFDM receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of à PLC system for avionic safety-critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larzhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1-2), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guard Time Optimization for Capacity Maximization of BPSK Impulse UWB Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.188-197. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12720/jcm.9.2.188-197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on OFDM Signal for Range Ambiguity Suppression in SAR Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal V. Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (7), pp.4194-4197. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2280190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness maximization of parallel multichannel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.ID 840513. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/840513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit Rate Optimization with MMSE Detector for Multicast LP-OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.ID 232797. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/232797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range improvement of UWB systems using adaptive multicarrier spread-spectrum and MIMO techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (5), pp.589-599. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.1311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of linear precoded OFDM for high-data-rate UWB systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, pp.ID 317257. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/317257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation with adaptive spread spectrum OFDM using 2D spreading for power line communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.ID 20542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spread Spectrum Multicarrier Multiple Access over Wirelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.numéro 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loading Algorithms for Adaptive SS-MC-MA Systems over Wireline Channels: Comparison with DMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Techniques for Downlink Multi­-Antenna MC­-CDMA Systems in a Beyond­-3G Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Raos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STBC MC-CDMA systems: Comparison of MMSE single user and multiple user detection schemes over Rayleigh and MIMO METRA channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (3), pp.275-281. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier CDMA for future wideband wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Gouable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (5/6), pp.260-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved linear MMSE detection technique for multi-carrier CDMA system: Comparison and combination with interference cancelation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (7), pp.547-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear MMSE detection technique for MC-CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (7), pp.665-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement et exécution de tâches sous contraintes temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pre-Transformation Method to Increase the Minimum Distance of Polar-Like Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Gelincik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557597v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimum locaux à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme d'onde AMBRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAPID AMBRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine d'émission DVB-T2 : FEF multicanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAPID AMBRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques du réseau AMBRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAPID AMBRA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité de l'estimation de l'orientation du dé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR UMR CNRS 6164. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptif et rapport d'essais de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut d'électronique et des technologies du numérique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique des techniques de démodulation coopérative et non coopérative des formes d'ondes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement des systèmes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires de démodulation OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur de la mesure de taux d'erreur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du démodulateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'ondes codées en radar distribué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on electromagnetic compatibility of power line communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Razafferson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Praho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance report of optimized PHY algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antoniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Versolatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized MAC algorithms and performance report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Isson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Tonello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLC channel characterization and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation des ressources reposant sur la minimisation du taux d'erreur binaire moyen pour l'UWB ; Optimisation de systèmes MIMO LP-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de modulations multiporteuses innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude complémentaire de faisabilité de la réception de messages AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité de la réception de messages AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection MMSE et allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art, application scenario & specific requirement for PLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la documentation et étude théorique (Faisabilité AIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM/OQAM et LP-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du TFC dans le contexte UWB SS-MC-MA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pour l'hybridation réseau de télécommunication terrestre/satellite utilisant l'OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de l'information en mode MC-CDMA pour les communications sur ligne d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technique OFDM dans les normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Simulation Library Description (Advanced chains V1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer simulation chain description (advanced chains V1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEC. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification d'un modem haut-débit pour les communications sur ligne d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Simulation Chain Description (Reference chain V0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Des Noes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SMARC : contribution de l'INSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Helard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nobilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSA de Rennes. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer simulation library description (reference chain V0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveform Design for MIMO Radar and SAR Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham Weinberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Radar Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, 978-1-78923-120-5. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.71300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear precoding for multicarrier and multicast PLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.T. Berger and A. Schwager and P. Pagani and D. Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMO Power Line Communications: Narrow and Broadband Standards, EMC, and Advanced Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.493-530, 2014, Devices, Circuits, and Systems, 9781466557529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier CDMA techniques for future wideband wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Gouable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in UMTS technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Link, pp.100-116, 2002, Innovative technology series (Sci-Tech)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and spectrum trade-off for uncoded MQAM in energy constrained system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. , paper 1570101365, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'allocation des ressources des systèmes précodés à porteuses multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01064975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de transmission d'un signal à porteuses multiples et à étalement de spectre, procédé de réception, dispositif d'émission, dispositif de réception et signal correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 05 11630. 2005, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'égalisation dans les récepteurs utilisant une combinaison des techniques de modulations à porteuses multiples et à accès multiple par répartition de codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 99 11689. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des modulations à porteuses multiples et à spectre étalé : analyse et optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. INSA de Rennes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001ISAR0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Baudais </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Charge de recherche CNRS ; correspondant formation ; correspondant et membre du GDR-IASIS ; responsable cellule PEPS-IETR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9681-4070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar OFDM ou radar à bruit : le cas du DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasboug, France. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de drones à l'aide de signaux DVB-T2 dans une configuration de radar passif coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ENVIREM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Onera, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMBRA project: cooperative multistatic radar for aerial target detection in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de l'électricité, de l'électronique et des technologies de l'information et de la communication, Oct 2024, Rennes, France. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMBRA : un radar multistatique coopératif pour la détection de drones avec des signaux DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.523--526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMBRA : un radar multistatique coopératif pour la détection de drones avec des signaux DVB-T2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude propagation radioélectrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Rennes, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ϵ-stable region analysis in dynamic downlink cellular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ZF and MF filters through PSLR and ISLR assessment in automotive OFDM radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European radar conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Excel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse au Doppler du filtre de Wiener pour un radar OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.1253-1256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving PAC Code Performance with SCL Decoding without Extra Computational Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Gelincik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications Workshops, ICC Workshops 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9838502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Energy Consumption for Wired Access Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. pp.144-151, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010841300003118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimums locaux à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.773-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving the Minimum Distance of Polar-Like Codes while Increasing the Information Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Gelincik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Information Theory (ISIT) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aalto, Finland. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar Bistatique Coopératif pour la détection de cibles aériennes en zones urbaines (projet AMBRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques ENVIREM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Onera, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement des récepteurs pour la localisation de drones dans une zone de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des techniques ZF et MF pour des radars automobiles OFDM en utilisant les grandeurs PSLR et ISLR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receivers placement for UAV localization in a surveillance area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European radar conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Excel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de transmission basées sur l'apprentissage par renforcement dans les réseaux cellulaires dynamiques et aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.877-880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Commercial LED Bulbs Pose a Threat to PLC System Security?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. pp.1--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d'énergie dans les systèmes de contrôle d'accès : simulations et paramétrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR-SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seamless Broadband PLC-VLC Transmission: Performance Evaluation and Dimensioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Power Line Communications and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aachen, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLC Modelization for VLC-PLC System: Evaluation of Optical, Electrical, and Frequency Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Daegu, South Korea. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queue Analysis with Finite Buffer by Stochastic Geometry in Downlink Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 93rd Vehicular Technology Conference (VTC2021-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tractable Coverage Analysis in Dynamic Downlink Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SPAWC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tractable Model for Coverage in Non-full Interference Cellular Networks with Cell Center/Edge Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Mardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SPAWC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User-Centric Frequency Reuse in Non-full Interference Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Mardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (Globecom 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous, Short range Communication device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Sino-French Workshop on Information and Communication Technologies (SIFWICT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Sensing Algorithm : a Smart Full Exploitation of Detection Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate Optimization for Energy Efficient System with M-QAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Silicon Valley, United States. paper#1570314894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis efficacités énergétique et spectrale du précodeur SLNR dans un réseau cellulaire aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Energy Proportional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dareen Shehadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques, URSI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency-Area Spectral Efficiency Tradeoff in PPP Network with SLNR Precoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th IEEE International workshop on Signal Processing advances in Wireless Communications, SPAWC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2016.7536875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites énergétiques et radiocommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques, URSI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France. pp.119--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and spectral tradeoff for uncoded system with MQAM modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third Sino-French Workshop on Information and Communication Technologies (SIFWICT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency-Spectral Efficiency Tradeoff in Interference-Limited Wireless Networks with Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 82nd Vehicular Technology Conference: VTC2015-Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. 5 p., </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vtcfall.2015.7390917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT windows offset correction for OFDM receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Wireless Technologies Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM PLC transmission for aircraft flight control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Degauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Symposium on Power Line Communications and its Applications, ISPLC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Glasgow, Scotland, United Kingdom. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPLC.2014.6812333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of PLC channels in aircraft environment and optimization of some OFDM parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Systems and Networks Communications, ICSNC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Venice, Italy. pp.65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM signal design for range ambiguity suppression in SAR configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal V. Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2012 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.2156 - 2159, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of OFDM SAR signals for Range ambiguity suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal V. Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAD'12, 9th Conference European Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.278 - 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximisation du débit sous contrainte de qualité de service : équivalence des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeau, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best effort communications with green metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Cancun, Mexico. pp.1346 - 1351, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2011.5779325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green resource allocation for powerline communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Symposium on Power Line Communications and Its Applications (ISPLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Udine, Italy. pp.393 - 398, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPLC.2011.5764429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité énergétique pour les communications vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic compatibility for power line communications. Regulatory issues and countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Razafferson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Praho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcarrier, Bit and Time Slot Allocation for Multicast Precoded OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.384 - 389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit rate maximization loading algorithm with mean BER-constraint for linear precoded OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marrakech, Morocco. pp.281-285, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2009.5158659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation du TEB moyen d'un système OFDM precodé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate maximization loading algorithm for LP-OFDM systems with imperfect CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Personal, Indoor and Mobile Radio Communications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan. pp.1--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit rate maximization for multicast LP-OFDM systems in PLC context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSPLC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Udine, Italy. pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient channel condition aware proportional fairness resource allocation for powerline communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marrakech, Morocco. pp.286 - 291, 10.1109/ICTEL.2009.5158660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient bit-loading algorithm with peak BER constraint for the band-extended PLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marrakech, Morocco. pp.292 - 297, 10.1109/ICTEL.2009.5158661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high bit rate power line communications for home networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISPLC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dresden, Germany. pp.313 - 318, 10.1109/ISPLC.2009.4913449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation des ressources basée sur le précodage linéaire pour les systèmes OFDM multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit rate maximization for LP-OFDM with noisy channel estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Signal Processing and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Omaha, Nebrask, United States. pp.1--6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPCS.2009.5306408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximisation du débit des systèmes OFDM multicast dans un contexte de courant porteur en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.Article 752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in Multicast OFDM Data Rate in PLC Network using Adaptive LP-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Accra, Ghana. pp.384 - 389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de position de bateaux depuis l'espace à l'aide des signaux AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Maitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean BER minimization loading algorithm for linear precoded OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sarnoff Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nassau Inn in Princeton, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SARNOF.2009.4850349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coded Adaptive Linear Precoded Discrete Multitone Over PLC Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Power-Line Communications and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Jeju Island, South Korea. pp.123--128, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPLC.2008.4510410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coded bit-loading linear precoded discrete multitone solution for power line communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Recife, Pernambuco, Brazil. pp.555--559, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2008.4641669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multi-carrier spread-spectrum with dynamic time-frequency codes for UWB applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Multi-Carrier Spread Spectrum (MC-SS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Herrsching, Germany. pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'allocation de l'information et systèmes à porteuses multiples dans un contexte MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1345-1348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient allocation algorithms for multicarrier spread-spectrum schemes in UWB applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband (ICUWB'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Singapour, Singapore. pp.551-555, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUWB.2007.4381006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des systèmes MIMO SS-MC-MA dans le contexte UWB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.297-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive spread spectrum multicarrier multiple-access for UWB systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC'07 Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Dublin, Ireland. pp.2926-2930, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2007.600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercell interference mitigation for uplink OFDM code division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSSTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Manaus-Amazomn, Brazil. pp.153--157, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSSTA.2006.311753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation for multicarrier CDMA systems in ultra-wideband communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internatioanl Telecommunications Symposium (ITS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fortaleza, Brazil. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITS.2006.4433257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and simulation results with uplink OFDM code division multiplexing in multicellular scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Francisco, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Linear Precoded DMT as an Efficient Resource Allocation Scheme for Power-Line Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Throughput over Wirelines with Adaptive MC-DS-CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Spread Spectrum Techniques and its Applications (ISSSTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New loading algorithms for adaptive SS-MC-MA systems over power-line channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on multicarrier spread-spectrum and related topics (MCSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Oberpfaffenhofen, Germany. pp.327-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation MC-CDMA : augmentation des débits sur les lignes de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Louvain-la-Neuve, Belgique. pp.735-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust high-bit rate communications over PLC channels : a bit-loading multicarrier spread-spectrum solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International symposium on power-line communications (ISPLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vancouver, Canada. pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New iterative time and frequency synchronization scheme for MC-CDMA systems over power-line channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International conference on spread-spectrum systems and its applications (ISSSTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Sydney, Australia. pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STBC MC-CDMA systems for indoor and outdoor scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.555-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel joint and iterative scheme for synchronization and channel estimation in MC-CDMA power-line communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Los Angeles, United States. pp.1723-1727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of STBC MC-CDMA systems over outdoor realistic MIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.2409-2413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of MMSE STBC MC-CDMA over Rayleigh and MIMO METRA channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multi-­Carrier Spread-­Spectrum and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Germany. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la robustesse du système ADSL en présence de brouilleurs : utilisation des techniques MC-CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, France. pp.A-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la transmission de données haut-débit par courant porteur en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques TIC-CITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Rennes, France. pp.423-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier CDMA: A very promissing multiple access scheme for future wideband wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auffray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Integrated Radio Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier CDMA over lines --- Comparison of performances with the ADSL system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeddam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Electronic Design, Test and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, New Zealand. pp.450-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum and sub-optimum linear MMSE multi-user detection for MC-CDMA transmission system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, United States. pp.868-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-carrier CDMA using interference cancelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Multi-Carrier Spread-Spectrum and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Germany. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de différentes techniques de détections appliquées à un signal AMRC à porteuses multiples dans un canal de Rayleigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, France. pp.A-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter les drones grâce à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le magazine de l'espace des sciences en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMBRA : quand le radar passif devient actif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis efficacités énergétique et spectrale dans un réseau cellulaire de grande taille. De la consommation, des matrices aléatoires et de la géométrie stochastique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de communication de grande taille et géométrie aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrices aléatoires et performances des réseaux cellulaires : une illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation scaling for energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relâchement temporel et économie d'énergie. Un problème d'allocation des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'allocation des ressources des systèmes précodés à porteuses multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et l'écoradio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des économies très théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest. Le magazine de l'espace des sciences en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communications filaires fiables. Application du précodage linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme d'onde AMBRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAPID AMBRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine d'émission DVB-T2 : FEF multicanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lethimonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAPID AMBRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques du réseau AMBRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAPID AMBRA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité de l'estimation de l'orientation du dé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR UMR CNRS 6164. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptif et rapport d'essais de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut d'électronique et des technologies du numérique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du démodulateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique des techniques de démodulation coopérative et non coopérative des formes d'ondes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement des systèmes OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires du générateur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des fonctions élémentaires de démodulation OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation et manuel utilisateur de la mesure de taux d'erreur OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IETR. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'ondes codées en radar distribué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on electromagnetic compatibility of power line communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Razafferson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Praho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance report of optimized PHY algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antoniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Versolatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized MAC algorithms and performance report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Isson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Tonello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLC channel characterization and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation des ressources reposant sur la minimisation du taux d'erreur binaire moyen pour l'UWB ; Optimisation de systèmes MIMO LP-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art, application scenario & specific requirement for PLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IETR. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité de la réception de messages AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection MMSE et allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de modulations multiporteuses innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude complémentaire de faisabilité de la réception de messages AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM/OQAM et LP-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la documentation et étude théorique (Faisabilité AIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IETR. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation du TFC dans le contexte UWB SS-MC-MA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technique OFDM dans les normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pour l'hybridation réseau de télécommunication terrestre/satellite utilisant l'OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de l'information en mode MC-CDMA pour les communications sur ligne d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification d'un modem haut-débit pour les communications sur ligne d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer simulation chain description (advanced chains V1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEC. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Simulation Library Description (Advanced chains V1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Simulation Chain Description (Reference chain V0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Des Noes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SMARC : contribution de l'INSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Helard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nobilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSA de Rennes. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer simulation library description (reference chain V0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MF, ZF, and MMSE filters for automotive OFDM radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078723000740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler robustness of joint communication and radar systems using the Wiener filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Benmeziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cinglant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (8), pp.4807-4818. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2023.3276021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centric non-full interference cellular networks: BS cooperation and bandwidth partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Mardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (1), pp.108. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-022-02189-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Spectral Efficiency of Energy Constrained Short-Range Communicating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (2), pp.1101-1122. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-018-5751-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental energetic limits of radio communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.144 - 155. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2016.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Analysis of Area Spectral Efficiency and Energy Efficiency in PPP Networks with SLNR Precoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahbubul Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (7), pp.3172 - 3185. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2017.2699192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complex OFDM Synchronization in Power Line Communication for Flight Control System in Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (5), pp.195-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient resource allocation for quantity of information delivery in parallel channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Tonello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.910-922. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO-OFDM signal optimization for SAR imaging radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (103), </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-016-0402-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT windows offset correction for OFDM receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larhzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of à PLC system for avionic safety-critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larzhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1-2), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on OFDM Signal for Range Ambiguity Suppression in SAR Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal V. Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (7), pp.4194-4197. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2280190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guard Time Optimization for Capacity Maximization of BPSK Impulse UWB Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Hamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.188-197. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12720/jcm.9.2.188-197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness maximization of parallel multichannel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Syed Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.ID 840513. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/840513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bit Rate Optimization with MMSE Detector for Multicast LP-OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.ID 232797. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/232797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of linear precoded OFDM for high-data-rate UWB systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, pp.ID 317257. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/317257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range improvement of UWB systems using adaptive multicarrier spread-spectrum and MIMO techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (5), pp.589-599. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.1311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation with adaptive spread spectrum OFDM using 2D spreading for power line communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.ID 20542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spread Spectrum Multicarrier Multiple Access over Wirelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.numéro 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loading Algorithms for Adaptive SS-MC-MA Systems over Wireline Channels: Comparison with DMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Techniques for Downlink Multi­-Antenna MC­-CDMA Systems in a Beyond­-3G Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Raos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adao Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STBC MC-CDMA systems: Comparison of MMSE single user and multiple user detection schemes over Rayleigh and MIMO METRA channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (3), pp.275-281. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier CDMA for future wideband wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Gouable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (5/6), pp.260-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved linear MMSE detection technique for multi-carrier CDMA system: Comparison and combination with interference cancelation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (7), pp.547-554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear MMSE detection technique for MC-CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Citerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (7), pp.665-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement et exécution de tâches sous contraintes temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oussayran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prévotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pre-Transformation Method to Increase the Minimum Distance of Polar-Like Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Gelincik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557597v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de ligne de base de capteurs d'humectation : intégration et minimum locaux à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveform Design for MIMO Radar and SAR Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham Weinberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Radar Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, 978-1-78923-120-5. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.71300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear precoding for multicarrier and multicast PLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.T. Berger and A. Schwager and P. Pagani and D. Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMO Power Line Communications: Narrow and Broadband Standards, EMC, and Advanced Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.493-530, 2014, Devices, Circuits, and Systems, 9781466557529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier CDMA techniques for future wideband wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Gouable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in UMTS technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Link, pp.100-116, 2002, Innovative technology series (Sci-Tech)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and spectrum trade-off for uncoded MQAM in energy constrained system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Jaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. , paper 1570101365, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution à l'allocation des ressources des systèmes précodés à porteuses multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Rennes 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01064975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de transmission d'un signal à porteuses multiples et à étalement de spectre, procédé de réception, dispositif d'émission, dispositif de réception et signal correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 05 11630. 2005, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'égalisation dans les récepteurs utilisant une combinaison des techniques de modulations à porteuses multiples et à accès multiple par répartition de codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 99 11689. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des modulations à porteuses multiples et à spectre étalé : analyse et optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. INSA de Rennes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001ISAR0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="534B1506"/>
+    <w:nsid w:val="D2A7C270"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-baudais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9681-4070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lethimonier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Jezequel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Benmeziane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cinglant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Gelincik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838502" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oussayran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pr&#233;votet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010841300003118" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834446" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kasser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benmeziane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M&#233;ric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cinglant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Yaacoub" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860685" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nouvel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401392" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448646" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oussayran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maiga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Mardani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diouris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Bouallegue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923570" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Jaouadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mahbubul Alam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Shehadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536875" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcfall.2015.7390917" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larhzaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degauque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Degardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812333" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal V. Rich&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351076" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;lard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2011.5779325" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764429" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razafferson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeddam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Praho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tlich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Syed Muhammad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2009.5158659" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429812v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2009.5306408" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448193v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444406v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maitre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stephan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2009.4850349" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2008.4510410" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325790v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2008.4641669" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194983v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2007.4381006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2007.600" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084070v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cariou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSTA.2006.311753" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITS.2006.4433257" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185455v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185454v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Portier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auffray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082805v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185458v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283647v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283645v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gardan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeddam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mottier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castelain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Citerne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556103v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282894v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204680v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078723000740" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115358v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2023.3276021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833097v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-022-02189-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-018-5751-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445364v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.11.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2699192" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rich&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-016-0402-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342934v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Tonello" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2858" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXLGQ1R4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219430v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153229v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larzhaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065658v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jcm.9.2.188-197" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831837v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2280190" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/840513" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757662v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/232797" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1311" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gu&#233;guen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/317257" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173430v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084060v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084067v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Raos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adao Silva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283525v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.973" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283507v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Gouable" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283461v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283455v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169713v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557597v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347213v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169611v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169492v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920064v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Diouris" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358509v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832243v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yven" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832228v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832242v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832240v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563001v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297375v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778648v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778653v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Alessandro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoniali" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biondi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Versolatto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778734v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Avril" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065941v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778743v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siohan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065935v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065934v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065933v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778740v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Person" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065929v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065932v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;l&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065926v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065924v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065919v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065921v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065915v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mottier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueguen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zazo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065912v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065899v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065892v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Des Noes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562979v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Helard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nobilet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065882v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793282v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71300" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781466557529" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283617v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01064975v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017879v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283620v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009214v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ISAR0008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-baudais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9681-4070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245473v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lethimonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Jezequel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860685" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Benmeziane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cinglant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Gelincik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838502" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oussayran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Pr&#233;votet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010841300003118" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834446" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kasser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benmeziane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M&#233;ric" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cinglant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Yaacoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nouvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oussayran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maiga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nouvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouvel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401392" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448646" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Mardani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Ahmed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diouris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Bouallegue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923570" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Jaouadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mahbubul Alam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Shehadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2016.7536875" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcfall.2015.7390917" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larhzaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degauque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Degardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812333" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal V. Rich&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351076" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657430v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;lard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2011.5779325" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764429" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razafferson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeddam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Praho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tlich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Syed Muhammad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2009.5158659" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444417v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444409v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429812v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2009.5306408" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444406v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Maitre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stephan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2009.4850349" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2008.4510410" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325790v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2008.4641669" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173433v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194983v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2007.4381006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2007.600" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cariou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSTA.2006.311753" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194936v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITS.2006.4433257" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084069v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185455v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185454v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Portier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auffray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082805v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283647v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283645v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gardan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeddam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mottier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castelain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Citerne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556103v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282894v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169492v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920064v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Diouris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832246v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832243v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yven" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832230v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832228v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832242v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832240v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297375v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778648v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Alessandro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antoniali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biondi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Versolatto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778643v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Tonello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778734v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Avril" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065941v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778740v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siohan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Person" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065934v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065933v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778743v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065935v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065932v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;l&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065929v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065926v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065921v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065924v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065919v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065899v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065912v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mottier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueguen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zazo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065915v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065892v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Des Noes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562979v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Helard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nobilet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204680v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078723000740" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115358v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2023.3276021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833097v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-022-02189-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784272v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-018-5751-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445364v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.11.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551410v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2017.2699192" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327319v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342934v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2858" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXLGQ1R4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376039v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rich&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-016-0402-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153229v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larzhaoui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831837v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2280190" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065658v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jcm.9.2.188-197" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757635v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/840513" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757662v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/232797" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260858v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gu&#233;guen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/317257" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323355v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1311" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173430v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084060v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084067v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082774v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Raos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adao Silva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283525v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.973" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283507v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Gouable" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283461v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283455v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169713v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557597v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347213v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793282v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71300" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781466557529" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283617v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01064975v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017879v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283620v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009214v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ISAR0008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>