--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative ionization of the H2O molecule bombarded by swift singly charged and slow highly charged ions</w:t>
+                <w:t xml:space="preserve">An electrostatic in-line charge-state purification system for multicharged ions in the kiloelectronvolt energy range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sándor T.S. Kovács</w:t>
+                <w:t xml:space="preserve">Daniel Schury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Herczku</w:t>
+                <w:t xml:space="preserve">Ajit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Juhász</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">László Gulyás</w:t>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.3072⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (8), pp.083306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5093407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345514v1</w:t>
+                <w:t xml:space="preserve">hal-02269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrostatic in-line charge-state purification system for multicharged ions in the kiloelectronvolt energy range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissociative ionization of the H2O molecule bombarded by swift singly charged and slow highly charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor T.S. Kovács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Herczku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Schury</w:t>
+                <w:t xml:space="preserve">Zoltán Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajit Kumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+                <w:t xml:space="preserve">László Sarkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lévy</w:t>
+                <w:t xml:space="preserve">László Gulyás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90 (8), pp.083306. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (1), pp.133-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5093407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.3072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269117v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tandem mass spectrometer for crossed-beam irradiation of mass-selected molecular systems by keV atomic ions</w:t>
               </w:r>
@@ -1708,307 +1708,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion emission from water molecules colliding with positive ions: Identification of binary and many-body processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Lattouf</w:t>
+                <w:t xml:space="preserve">Formation and Fragmentation of Protonated Molecules after Ionization of Amino Acid and Lactic Acid Clusters by Collision with Ions in the Gas Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Tanis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. A. Huber</w:t>
+                <w:t xml:space="preserve">Samuel Eden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (6), pp.060701(R). </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (11), pp.2389-2396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.060701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170758v1</w:t>
+                <w:t xml:space="preserve">hal-01217022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Fragmentation of Protonated Molecules after Ionization of Amino Acid and Lactic Acid Clusters by Collision with Ions in the Gas Phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Eden</w:t>
+                <w:t xml:space="preserve">Anion emission from water molecules colliding with positive ions: Identification of binary and many-body processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Tanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500275⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (6), pp.060701(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.060701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01217022v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two- and many-body effects in cation emission from H 2 O molecules by O + impact at keV energies: Similarities between ionization of atoms and proton emission from molecules</w:t>
               </w:r>
@@ -2033,51 +2033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2122,855 +2122,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-statistical fragmentation of PAHs and fullerenes in collisions with atoms</w:t>
+                <w:t xml:space="preserve">Ions colliding with mixed clusters of C60 and coronene: Fragmentation and bond formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Stockett</w:t>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 365-366, pp.260-265. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.022713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.022713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170843v1</w:t>
+                <w:t xml:space="preserve">hal-01170833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collision process responsible for widespread formation of H anions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béla Sulik</w:t>
+                <w:t xml:space="preserve">Non-statistical fragmentation of PAHs and fullerenes in collisions with atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sándor T S Kovács</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">K. Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365-366, pp.260-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084494v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
+                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Méry</w:t>
+                <w:t xml:space="preserve">J.C. Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40819-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365, pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215239v1</w:t>
+                <w:t xml:space="preserve">hal-01084103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 365, pp.181. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (6), pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40819-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01084103v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Anions and Cations Via a Binary-Encounter Process in Oh+ + Ar Collisions : The Role of Dissociative Excitation and Statistical Aspects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
+                <w:t xml:space="preserve">A collision process responsible for widespread formation of H anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor T S Kovács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.T.S. Kovacs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Bene</w:t>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062721⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013) 24–30 July 2013, Lanzhou, China, 488 (10), pp.102024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084100v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with mixed clusters of C60 and coronene: Fragmentation and bond formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Formation of Anions and Cations Via a Binary-Encounter Process in Oh+ + Ar Collisions : The Role of Dissociative Excitation and Statistical Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Juhasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.T.S. Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H. Stockett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Chen</w:t>
+                <w:t xml:space="preserve">E. Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (2), pp.022713. </w:t>
+              <w:t xml:space="preserve">, 2014, 89 (7), pp.062721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.022713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170833v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
               </w:r>
@@ -2995,51 +2995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3116,77 +3116,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139 (3), pp.034309. </w:t>
@@ -3224,77 +3224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of negative hydrogen ions in 7-keV OH++ Ar and OH++ acetone collisions: A general process for H-bearing molecular species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3371,90 +3371,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formations of Dumbbell C_{118} and C_{119} inside Clusters of C_{60} Molecules by Collision with α Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (18), pp.185501. </w:t>
@@ -3518,51 +3518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3638,51 +3638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ławicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3810,51 +3810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,51 +4186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Induced Fragmentation of Amino Acids: Effect of the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,51 +4311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Induced Fragmentation of Amino Acids: Effect of the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5276,575 +5276,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-shell ionization cross sections following 0.6-4-keV e- + H2O collisions</w:t>
+                <w:t xml:space="preserve">Angular and high-frequency analysis of electron interference structures in ∼60 MeV/u Kr34+ + H2 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Frémont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anas Hajaji</w:t>
+                <w:t xml:space="preserve">John A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leprince</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Porée</w:t>
+                <w:t xml:space="preserve">Bengt Skogvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (1), pp.012717. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.012717⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 74 (2), pp.022707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.022707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220210v1</w:t>
+                <w:t xml:space="preserve">hal-01220211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-shell and total ionization cross sections following electron-molecule collisions: An empirical scaling law</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">K-shell ionization cross sections following 0.6-4-keV e- + H2O collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Hajaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (5), pp.052707. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 74 (1), pp.012717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.012717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.052707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01220212v1</w:t>
+                <w:t xml:space="preserve">hal-01220210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic proton emission after fragmentation of H2O by multiply charged ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K-shell and total ionization cross sections following electron-molecule collisions: An empirical scaling law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Hajaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/39/4/016⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (5), pp.052707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.052707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01220208v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular and high-frequency analysis of electron interference structures in ∼60 MeV/u Kr34+ + H2 collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic proton emission after fragmentation of H2O by multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran D Pešić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Hellhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A. Tanis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+                <w:t xml:space="preserve">David Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (4), pp.927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/39/4/016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.022707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01220211v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast oscillating structures in electron spectra following He^q+ + He collisions (q=1,2) at low projectile energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Hajaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5934,51 +5934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragment emission following multiple ionization in 20-200-eV e- + H2O collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6068,90 +6068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton emission following multiple electron capture in slow N7+ + HCl collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kamalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6202,77 +6202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of water molecules in slow He2+ + H2O collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran D Pešić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Hellhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6476,364 +6476,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency doubling of interference structures in electron emission interferences from H2 by 68-MeV/u Kr33+ impact</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autoionization electrons following double excitation of D2 in 2.4keV e−+D2 collisions: Experimental and theoretical evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kamalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 69 (1), pp.012701. </w:t>
+              <w:t xml:space="preserve">, 2004, 70 (1), pp.010701(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.69.012701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.010701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218687v1</w:t>
+                <w:t xml:space="preserve">hal-01218782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoionization electrons following double excitation of D2 in 2.4keV e−+D2 collisions: Experimental and theoretical evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency doubling of interference structures in electron emission interferences from H2 by 68-MeV/u Kr33+ impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengt Skogvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 70 (1), pp.010701(R). </w:t>
+              <w:t xml:space="preserve">, 2004, 69 (1), pp.012701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.010701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.69.012701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218782v1</w:t>
+                <w:t xml:space="preserve">hal-01218687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of the dielectronic process in the formation of two K-shell vacancies in atomic Li by fast electron impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6897,51 +6897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact parameter dependence of electron capture in slow O5+ + He collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7056,64 +7056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Gulyás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bengt Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7177,51 +7177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for highly energetic fragments following electron capture in O5+ + H2 collisions at low impact velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7310,90 +7310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Capture in Collisions of Slow Highly Charged Ions with an Atom and a Molecule: Processes and Fragmentation Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7438,307 +7438,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Interference Effects in Electron Emission from H2 Colliding with 60MeV/u Kr34+ Ions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bengt Skogvall</w:t>
+                <w:t xml:space="preserve">Inner-shell electron capture mechanisms in slow He2+ + CO and O7+ + CO collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Tarisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34 (11), pp.L367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/11/102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.023201⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217001v1</w:t>
+                <w:t xml:space="preserve">hal-01217007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner-shell electron capture mechanisms in slow He2+ + CO and O7+ + CO collisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">Evidence for Interference Effects in Electron Emission from H2 Colliding with 60MeV/u Kr34+ Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengt Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/11/102⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87 (2), pp.023201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.023201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217007v1</w:t>
+                <w:t xml:space="preserve">hal-01217001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-induced molecular fragmentation: beyond the Coulomb explosion picture</w:t>
               </w:r>
@@ -7870,51 +7870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One- and two-K-shell vacancy production in atomic Li by 95-MeV/u Ar18+ projectiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8150,51 +8150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Hollow Lithium by Multielectron Correlation in 95MeV/nucleon Ar18+ + Li Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8323,51 +8323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8542,161 +8542,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two- and Three-Body Effects in Single Ionization of Li by 95MeV/u Ar18+ Ions: Analogies with Photoionization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Stolterfoht</w:t>
+                <w:t xml:space="preserve">Scaling laws for single and double electron capture in A^q+ + He collisions (q&amp;gt;~Z_A−2) at low impact velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bedouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 80 (21), pp.4649. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 57 (6), pp.4379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.80.4649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.57.4379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216821v1</w:t>
+                <w:t xml:space="preserve">hal-01216822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of dielectronic processes in Ne10+ + He collisions at low keV energies</w:t>
               </w:r>
@@ -8810,810 +8793,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double K-shell excitation of Li by 10.6-MeV/nucleon N7+ projectiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. A. Tanis</w:t>
+                <w:t xml:space="preserve">Two- and Three-Body Effects in Single Ionization of Li by 95MeV/u Ar18+ Ions: Analogies with Photoionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stolterfoht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grether</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Skogvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 57 (5), pp.R3154(R). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80 (21), pp.4649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.57.R3154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.80.4649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216816v1</w:t>
+                <w:t xml:space="preserve">hal-01216821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative stabilization following double-electron capture in slow Ne10+ + He collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double K-shell excitation of Li by 10.6-MeV/nucleon N7+ projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Tanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Bedouet</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grether</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 58 (4), pp.2935. </w:t>
+              <w:t xml:space="preserve">, 1998, 57 (5), pp.R3154(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.58.2935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.57.R3154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216833v1</w:t>
+                <w:t xml:space="preserve">hal-01216816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling laws for single and double electron capture in A^q+ + He collisions (q&amp;gt;~Z_A−2) at low impact velocities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative stabilization following double-electron capture in slow Ne10+ + He collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bedouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 57 (6), pp.4379. </w:t>
+              <w:t xml:space="preserve">, 1998, 58 (4), pp.2935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.57.4379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.58.2935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216822v1</w:t>
+                <w:t xml:space="preserve">hal-01216833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy dependence of cross sections for double-electron capture in 48–132-keV C6+ + He collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energies and radiative and nonradiative decay rates of doubly excited 3lnl′ and 4lnl′ (n⩾4) states in Ne8+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stolterfoht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 53 (4), pp.2337. </w:t>
+              <w:t xml:space="preserve">, 1996, 54 (1), pp.372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.53.2337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.54.372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170733v1</w:t>
+                <w:t xml:space="preserve">hal-01216815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energies and radiative and nonradiative decay rates of doubly excited 3lnl′ and 4lnl′ (n⩾4) states in Ne8+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectronic processes producing radiative stabilization in slow Ne10+ + He collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 54 (1), pp.372. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.54.372⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 53 (6), pp.4198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.53.4198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216815v1</w:t>
+                <w:t xml:space="preserve">hal-01216813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectronic processes producing radiative stabilization in slow Ne10+ + He collisions</w:t>
+                <w:t xml:space="preserve">Energy dependence of cross sections for double-electron capture in 48–132-keV C6+ + He collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. Husson</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 53 (6), pp.4198. </w:t>
+              <w:t xml:space="preserve">, 1996, 53 (4), pp.2337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.53.4198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.53.2337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216813v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double ionization of He and Li by 95-MeV/amu N7+ impact</w:t>
               </w:r>
@@ -9638,51 +9638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9893,161 +9893,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute cross section for electron emission from uracil upon ion collision using velocity map imaging technique</w:t>
+                <w:t xml:space="preserve">A new experimental setup to measure absolute cross section for electron emission from atoms, molecules or nanoparticles upon ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ryszka</w:t>
+                <w:t xml:space="preserve">M Ryszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Méry</w:t>
+                <w:t xml:space="preserve">A. Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI international conference on atomic, electronic, and atomic collisions (ICPEAC31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.152087, </w:t>
+              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC XXXI) 23-30 July 2019, Deauville, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.152088, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345539v1</w:t>
+                <w:t xml:space="preserve">hal-03345546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low energy fragments from O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; + H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; collisions following single and double electron removal from the target</w:t>
               </w:r>
@@ -10161,161 +10161,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental setup to measure absolute cross section for electron emission from atoms, molecules or nanoparticles upon ion collisions</w:t>
+                <w:t xml:space="preserve">Absolute cross section for electron emission from uracil upon ion collision using velocity map imaging technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ryszka</w:t>
+                <w:t xml:space="preserve">M. Ryszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mery</w:t>
+                <w:t xml:space="preserve">A. Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC XXXI) 23-30 July 2019, Deauville, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.152088, </w:t>
+              <w:t xml:space="preserve">XXXI international conference on atomic, electronic, and atomic collisions (ICPEAC31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.152087, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345546v1</w:t>
+                <w:t xml:space="preserve">hal-03345539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization and fragmentation of cold clusters of PAH molecules: collisions with keV ions</w:t>
               </w:r>
@@ -10866,77 +10866,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sources d'Ions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Caen, France. pp.13-17</w:t>
@@ -11174,51 +11174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Herczku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Elementary Processes in Atomic Systems (CEPAS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
@@ -11273,51 +11273,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 2</w:t>
+                <w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette-Laura Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moncorgé</w:t>
@@ -11358,93 +11358,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRCT-CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 17, pp.508, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701033</w:t>
+              <w:t xml:space="preserve">, 16, pp.500, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500935v1</w:t>
+                <w:t xml:space="preserve">hal-01500934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 1</w:t>
+                <w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette-Laura Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moncorgé</w:t>
@@ -11485,69 +11485,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRCT-CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16, pp.500, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701026</w:t>
+              <w:t xml:space="preserve">, 17, pp.508, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500934v1</w:t>
+                <w:t xml:space="preserve">hal-01500935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId361"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11623,51 +11623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98071DF5"/>
+    <w:nsid w:val="05C78AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11854,51 +11854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-chesnel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3494-8425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186294514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1422-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizca&#239;no" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herczku" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L010801" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ryszka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kova&#263;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herczku" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Juh&#225;sz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sarkadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guly&#225;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032713" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T.S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Herczku" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Sarkadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Guly&#225;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3072" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juhasz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stockett" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Ruette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giacomozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.09.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tanis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.060701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500275" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MZTZFP8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Stockett" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kulyk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.12.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2JCK2Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T.S. Kovacs" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062721" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022713" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Sorgunlu-Frankland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.032718" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vabre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu S. Frankland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Por&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/174952" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Barrachina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fremont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fossez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Hajaji" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306469v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00371912v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesnel Jean-Yves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajaji Anas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrachina R.O." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;mont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.100403" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.012717" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220212v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.052707" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220208v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sobocinski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran D Pe&#353;i&#263;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hellhammer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/4/016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4AEF3EE79424AD02CF73CC5ACF0C32FEE9CFF21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tanis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Skogvall" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.022707" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220206v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclercq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.050704" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220205v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemennais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.042702" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218933v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.042706" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220149v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Stolterfoht" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/14/013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F50BB8CCD1C848C1DD9E381B248F97BC0253EE6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218907v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Hanssen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. Stia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.010702" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218687v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.012701" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218782v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.010701" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hennecart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.040701" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217019v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Sobocinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/7/301" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/740C18147A28B93DC08CACC8A1AC3FABA9D39262/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217018v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.030702" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/5/317" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD865D7E35A821BBCF072C34F19E909B0A25A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3030115" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217001v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.023201" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/11/102" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF53244AC871EE11845D624A36FE82B8A47DEA86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216853v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarisien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fr&#233;mont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leli&#232;vre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/1/102" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D449724DD0CA8A50B054D04724C7A82F7A95535E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216994v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hennecart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Husson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.62.032715" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216855v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bedouet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/7/102" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BF8393DCE845FD6E511480886DB4606DF56286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216847v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.1131" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stolterfoht" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grether" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Skogvall" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.59.1262" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216851v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedouet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.3727" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216821v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.4649" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.3546" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216816v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.R3154" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216833v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.58.2935" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.4379" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.53.2337" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216815v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cremer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.54.372" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216813v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.53.4198" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170423v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fremont" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.R4321" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170327v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fremont" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepoutre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.50.3117" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345539v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryszka" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poully" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152087" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345529v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vizcaino" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345546v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryszka" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mery" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152088" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097792v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muranaka" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarisien" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.085" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FL8WKN7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaume" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00987072v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bazin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394634v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394557v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500935v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette-Laura Cremer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500934v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-chesnel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3494-8425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186294514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1422-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizca&#239;no" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herczku" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L010801" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ryszka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kova&#263;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herczku" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Juh&#225;sz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sarkadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guly&#225;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032713" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T.S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Herczku" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Sarkadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Guly&#225;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3072" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juhasz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stockett" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Ruette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giacomozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.09.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500275" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MZTZFP8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tanis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.060701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170833v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022713" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Stockett" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kulyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.12.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2JCK2Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T.S. Kovacs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bene" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062721" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Sorgunlu-Frankland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.032718" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vabre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu S. Frankland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Por&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/174952" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Barrachina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fremont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fossez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Hajaji" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306469v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00371912v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesnel Jean-Yves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajaji Anas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrachina R.O." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;mont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.100403" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220211v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tanis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Skogvall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sobocinski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.022707" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220210v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.012717" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220212v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.052707" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220208v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran D Pe&#353;i&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hellhammer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/4/016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4AEF3EE79424AD02CF73CC5ACF0C32FEE9CFF21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220206v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclercq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.050704" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220205v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemennais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.042702" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218933v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.042706" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220149v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Stolterfoht" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/14/013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F50BB8CCD1C848C1DD9E381B248F97BC0253EE6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218907v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Hanssen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. Stia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.010702" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.010701" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218687v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.012701" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hennecart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.040701" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217019v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Sobocinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/7/301" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/740C18147A28B93DC08CACC8A1AC3FABA9D39262/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217018v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.030702" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/5/317" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD865D7E35A821BBCF072C34F19E909B0A25A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3030115" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/11/102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF53244AC871EE11845D624A36FE82B8A47DEA86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217001v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.023201" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216853v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarisien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fr&#233;mont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leli&#232;vre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/1/102" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D449724DD0CA8A50B054D04724C7A82F7A95535E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216994v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hennecart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Husson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.62.032715" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216855v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bedouet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/7/102" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BF8393DCE845FD6E511480886DB4606DF56286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216847v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.1131" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stolterfoht" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grether" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Skogvall" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.59.1262" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216851v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedouet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.3727" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216822v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.4379" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.3546" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216821v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.4649" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216816v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.R3154" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216833v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.58.2935" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216815v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cremer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.54.372" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216813v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.53.4198" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170733v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.53.2337" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170423v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fremont" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.R4321" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170327v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fremont" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepoutre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.50.3117" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345546v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryszka" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mery" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poully" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152088" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345529v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vizcaino" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345539v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryszka" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152087" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097792v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muranaka" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarisien" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.085" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FL8WKN7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaume" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00987072v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bazin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394634v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394557v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500934v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette-Laura Cremer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500935v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>