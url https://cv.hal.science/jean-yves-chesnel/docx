--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -770,429 +770,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion and cation emission from water molecules after collisions with 6.6-keV $^{16}$O$^{+}$ ions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissociative ionization of the H2O molecule bombarded by swift singly charged and slow highly charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béla Sulik</w:t>
+                <w:t xml:space="preserve">Sándor T.S. Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lattouf</w:t>
+                <w:t xml:space="preserve">Péter Herczku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Bene</w:t>
+                <w:t xml:space="preserve">Zoltán Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. A. Huber</w:t>
+                <w:t xml:space="preserve">László Sarkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Gulyás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.032713⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (1), pp.133-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.3072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305130v1</w:t>
+                <w:t xml:space="preserve">hal-03345514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrostatic in-line charge-state purification system for multicharged ions in the kiloelectronvolt energy range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schury</w:t>
+                <w:t xml:space="preserve">Anion and cation emission from water molecules after collisions with 6.6-keV $^{16}$O$^{+}$ ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajit Kumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lévy</w:t>
+                <w:t xml:space="preserve">E. Lattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Bene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5093407⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (3), pp.032713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.032713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269117v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative ionization of the H2O molecule bombarded by swift singly charged and slow highly charged ions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An electrostatic in-line charge-state purification system for multicharged ions in the kiloelectronvolt energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Juhász</w:t>
+                <w:t xml:space="preserve">Daniel Schury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Sarkadi</w:t>
+                <w:t xml:space="preserve">Ajit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Gulyás</w:t>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (1), pp.133-137. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (8), pp.083306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/xrs.3072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5093407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345514v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tandem mass spectrometer for crossed-beam irradiation of mass-selected molecular systems by keV atomic ions</w:t>
               </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,441 +1574,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomer effects in fragmentation of Polycyclic Aromatic Hydrocarbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anion emission from water molecules colliding with positive ions: Identification of binary and many-body processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Stockett</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tao Chen</w:t>
+                <w:t xml:space="preserve">J. A. Tanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (6), pp.060701(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.060701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233614v1</w:t>
+                <w:t xml:space="preserve">hal-01170758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Fragmentation of Protonated Molecules after Ionization of Amino Acid and Lactic Acid Clusters by Collision with Ions in the Gas Phase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+                <w:t xml:space="preserve">Isomer effects in fragmentation of Polycyclic Aromatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Ruette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Giacomozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Eden</w:t>
+                <w:t xml:space="preserve">Tao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (11), pp.2389-2396. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.58-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01217022v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion emission from water molecules colliding with positive ions: Identification of binary and many-body processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. A. Huber</w:t>
+                <w:t xml:space="preserve">Formation and Fragmentation of Protonated Molecules after Ionization of Amino Acid and Lactic Acid Clusters by Collision with Ions in the Gas Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Eden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (11), pp.2389-2396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.060701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170758v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two- and many-body effects in cation emission from H 2 O molecules by O + impact at keV energies: Similarities between ionization of atoms and proton emission from molecules</w:t>
               </w:r>
@@ -2033,51 +2033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2122,230 +2122,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with mixed clusters of C60 and coronene: Fragmentation and bond formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A collision process responsible for widespread formation of H anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gatchell</w:t>
+                <w:t xml:space="preserve">Sándor T S Kovács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Chen</w:t>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.022713⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013) 24–30 July 2013, Lanzhou, China, 488 (10), pp.102024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170833v1</w:t>
+                <w:t xml:space="preserve">hal-01084494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-statistical fragmentation of PAHs and fullerenes in collisions with atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2372,942 +2372,942 @@
                 <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
+                <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vizcaino</w:t>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Poully</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (6), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40819-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084103v1</w:t>
+                <w:t xml:space="preserve">hal-01215239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Méry</w:t>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68 (6), pp.149. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365, pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40819-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215239v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collision process responsible for widespread formation of H anions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elie Lattouf</w:t>
+                <w:t xml:space="preserve">Formation of Anions and Cations Via a Binary-Encounter Process in Oh+ + Ar Collisions : The Role of Dissociative Excitation and Statistical Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Juhasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">S.T.S. Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102024⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (7), pp.062721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084494v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Anions and Cations Via a Binary-Encounter Process in Oh+ + Ar Collisions : The Role of Dissociative Excitation and Statistical Aspects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S.T.S. Kovacs</w:t>
+                <w:t xml:space="preserve">Ions colliding with mixed clusters of C60 and coronene: Fragmentation and bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bene</w:t>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (7), pp.062721. </w:t>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.022713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.022713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084100v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, T156 (3), pp.014062. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (3), pp.034309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4812790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084488v1</w:t>
+                <w:t xml:space="preserve">hal-01084675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Chen</w:t>
+                <w:t xml:space="preserve">J.D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 139 (3), pp.034309. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T156 (3), pp.014062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4812790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084675v1</w:t>
+                <w:t xml:space="preserve">hal-01084488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of negative hydrogen ions in 7-keV OH++ Ar and OH++ acetone collisions: A general process for H-bearing molecular species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Sorgunlu-Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3358,103 +3358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formations of Dumbbell C_{118} and C_{119} inside Clusters of C_{60} Molecules by Collision with α Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zettergren</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (18), pp.185501. </w:t>
@@ -3486,375 +3486,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Capron</w:t>
+                <w:t xml:space="preserve">A. Ławicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elie Lattouf</w:t>
+                <w:t xml:space="preserve">A.I.S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279, pp.140-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084683v1</w:t>
+                <w:t xml:space="preserve">hal-01084686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Capron</w:t>
+                <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Maisonny</w:t>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 279, pp.140-43. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (30), pp.9321-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084686v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion interaction with biomolecular systems and the effect of the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4065,77 +4065,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization and fragmentation of polycyclic aromatic hydrocarbon clusters in collisions with keV ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. T. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4186,51 +4186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Induced Fragmentation of Amino Acids: Effect of the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,64 +4311,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Induced Fragmentation of Amino Acids: Effect of the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,51 +4697,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00374513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physique/Physique subatomique. Interférences de type Young avec une source à un seul électron</w:t>
+                <w:t xml:space="preserve">lnterférences de type Young avec une source à un seul électron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Hajaji</w:t>
@@ -4759,73 +4759,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">R.O. Barrachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C. R. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9, pp.469-475</w:t>
+              <w:t xml:space="preserve">Jahrbuch für Computerphilologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00306469v1</w:t>
+                <w:t xml:space="preserve">cea-00371912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARIBE: A LOW ENERGY ION BEAM FACILITY IN CAEN</w:t>
               </w:r>
@@ -4850,51 +4850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kamalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4930,51 +4930,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00325966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lnterférences de type Young avec une source à un seul électron</w:t>
+                <w:t xml:space="preserve">Physique/Physique subatomique. Interférences de type Young avec une source à un seul électron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Hajaji</w:t>
@@ -4992,73 +4992,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">R.O. Barrachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrbuch für Computerphilologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10, pp.10-13</w:t>
+              <w:t xml:space="preserve">C. R. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.469-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00371912v1</w:t>
+                <w:t xml:space="preserve">cea-00306469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb explosion and binary encounter processes in collisions between slow ions and small molecules of biological interest</w:t>
               </w:r>
@@ -5276,1093 +5276,1093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular and high-frequency analysis of electron interference structures in ∼60 MeV/u Kr34+ + H2 collisions</w:t>
+                <w:t xml:space="preserve">K-shell ionization cross sections following 0.6-4-keV e- + H2O collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A. Tanis</w:t>
+                <w:t xml:space="preserve">François Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Hajaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bengt Skogvall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
+                <w:t xml:space="preserve">Philippe Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (2), pp.022707. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.022707⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 74 (1), pp.012717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.012717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220211v1</w:t>
+                <w:t xml:space="preserve">hal-01220210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-shell ionization cross sections following 0.6-4-keV e- + H2O collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">K-shell and total ionization cross sections following electron-molecule collisions: An empirical scaling law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Hajaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (1), pp.012717. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.012717⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 74 (5), pp.052707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.052707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220210v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-shell and total ionization cross sections following electron-molecule collisions: An empirical scaling law</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisotropic proton emission after fragmentation of H2O by multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran D Pešić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Hellhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.052707⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (4), pp.927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/39/4/016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220212v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic proton emission after fragmentation of H2O by multiply charged ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Angular and high-frequency analysis of electron interference structures in ∼60 MeV/u Kr34+ + H2 collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Tanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengt Skogvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/39/4/016⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (2), pp.022707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.022707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01220208v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast oscillating structures in electron spectra following He^q+ + He collisions (q=1,2) at low projectile energies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anas Hajaji</w:t>
+                <w:t xml:space="preserve">Fragmentation of water molecules in slow He2+ + H2O collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran D Pešić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Hellhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Naja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Soret</w:t>
+                <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.050704⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (14), pp.2495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/38/14/013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220206v1</w:t>
+                <w:t xml:space="preserve">hal-01220149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment emission following multiple ionization in 20-200-eV e- + H2O collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Proton emission following multiple electron capture in slow N7+ + HCl collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Lemennais</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kamalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72 (4), pp.042702. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.042702⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 71 (4), pp.042706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.71.042706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220205v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton emission following multiple electron capture in slow N7+ + HCl collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Fragment emission following multiple ionization in 20-200-eV e- + H2O collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Hajaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Martina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+                <w:t xml:space="preserve">Adnan Naja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemennais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 71 (4), pp.042706. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.71.042706⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 72 (4), pp.042702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.042702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218933v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of water molecules in slow He2+ + H2O collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béla Sulik</w:t>
+                <w:t xml:space="preserve">Fast oscillating structures in electron spectra following He^q+ + He collisions (q=1,2) at low projectile energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Hajaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Naja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/38/14/013⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (5), pp.050704(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.050704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01220149v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for interference effects in both slow and fast electron emission from D2 by energetic electron impact</w:t>
               </w:r>
@@ -6374,51 +6374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kamalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Hanssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6476,377 +6476,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoionization electrons following double excitation of D2 in 2.4keV e−+D2 collisions: Experimental and theoretical evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency doubling of interference structures in electron emission interferences from H2 by 68-MeV/u Kr33+ impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengt Skogvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 70 (1), pp.010701(R). </w:t>
+              <w:t xml:space="preserve">, 2004, 69 (1), pp.012701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.010701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.69.012701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218782v1</w:t>
+                <w:t xml:space="preserve">hal-01218687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency doubling of interference structures in electron emission interferences from H2 by 68-MeV/u Kr33+ impact</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autoionization electrons following double excitation of D2 in 2.4keV e−+D2 collisions: Experimental and theoretical evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kamalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 69 (1), pp.012701. </w:t>
+              <w:t xml:space="preserve">, 2004, 70 (1), pp.010701(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.69.012701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.70.010701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218687v1</w:t>
+                <w:t xml:space="preserve">hal-01218782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of the dielectronic process in the formation of two K-shell vacancies in atomic Li by fast electron impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68 (4), pp.040701(R). </w:t>
@@ -6897,51 +6897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact parameter dependence of electron capture in slow O5+ + He collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7030,90 +7030,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference effects in electron emission from H2 by 68-MeV/u Kr33+ impact: Dependence on the emission angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Gulyás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bengt Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7177,51 +7177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for highly energetic fragments following electron capture in O5+ + H2 collisions at low impact velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7310,90 +7310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Capture in Collisions of Slow Highly Charged Ions with an Atom and a Molecule: Processes and Fragmentation Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7438,656 +7438,656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner-shell electron capture mechanisms in slow He2+ + CO and O7+ + CO collisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">Evidence for Interference Effects in Electron Emission from H2 Colliding with 60MeV/u Kr34+ Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengt Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/11/102⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87 (2), pp.023201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.023201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217007v1</w:t>
+                <w:t xml:space="preserve">hal-01217001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Interference Effects in Electron Emission from H2 Colliding with 60MeV/u Kr34+ Ions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bengt Skogvall</w:t>
+                <w:t xml:space="preserve">Inner-shell electron capture mechanisms in slow He2+ + CO and O7+ + CO collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Tarisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34 (11), pp.L367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/34/11/102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.023201⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217001v1</w:t>
+                <w:t xml:space="preserve">hal-01217007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-induced molecular fragmentation: beyond the Coulomb explosion picture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One- and two-K-shell vacancy production in atomic Li by 95-MeV/u Ar18+ projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Tanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tarisien</w:t>
+                <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Adoui</w:t>
+                <w:t xml:space="preserve">D. Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Frémont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L Guillaume</w:t>
+                <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/33/1/102⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62 (3), pp.032715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.62.032715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216853v1</w:t>
+                <w:t xml:space="preserve">hal-01216994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One- and two-K-shell vacancy production in atomic Li by 95-MeV/u Ar18+ projectiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+                <w:t xml:space="preserve">Ion-induced molecular fragmentation: beyond the Coulomb explosion picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tarisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Frémont</w:t>
+                <w:t xml:space="preserve">D Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hennecart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Husson</w:t>
+                <w:t xml:space="preserve">L Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 33 (1), pp.L11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/33/1/102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.62.032715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01216994v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of H2^2+ ions following double electron capture in slow Xe23+ and O5+ + H2 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bedouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8150,103 +8150,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Hollow Lithium by Multielectron Correlation in 95MeV/nucleon Ar18+ + Li Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 83 (6), pp.1131. </w:t>
@@ -8323,51 +8323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8418,77 +8418,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoelectronic and dielectronic processes producing K-shell vacancies in slow Neq+ + CH4 collisions (q=3–9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bedouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8542,144 +8542,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling laws for single and double electron capture in A^q+ + He collisions (q&amp;gt;~Z_A−2) at low impact velocities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Two- and Three-Body Effects in Single Ionization of Li by 95MeV/u Ar18+ Ions: Analogies with Photoionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stolterfoht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grether</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Skogvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 57 (6), pp.4379. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80 (21), pp.4649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.57.4379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.80.4649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216822v1</w:t>
+                <w:t xml:space="preserve">hal-01216821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of dielectronic processes in Ne10+ + He collisions at low keV energies</w:t>
               </w:r>
@@ -8717,51 +8734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bedouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 57 (5), pp.3546. </w:t>
@@ -8793,827 +8810,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two- and Three-Body Effects in Single Ionization of Li by 95MeV/u Ar18+ Ions: Analogies with Photoionization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Stolterfoht</w:t>
+                <w:t xml:space="preserve">Double K-shell excitation of Li by 10.6-MeV/nucleon N7+ projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Skogvall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 80 (21), pp.4649. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 57 (5), pp.R3154(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.80.4649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.57.R3154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216821v1</w:t>
+                <w:t xml:space="preserve">hal-01216816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double K-shell excitation of Li by 10.6-MeV/nucleon N7+ projectiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative stabilization following double-electron capture in slow Ne10+ + He collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Skogvall</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bedouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 57 (5), pp.R3154(R). </w:t>
+              <w:t xml:space="preserve">, 1998, 58 (4), pp.2935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.57.R3154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.58.2935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216816v1</w:t>
+                <w:t xml:space="preserve">hal-01216833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative stabilization following double-electron capture in slow Ne10+ + He collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling laws for single and double electron capture in A^q+ + He collisions (q&amp;gt;~Z_A−2) at low impact velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bedouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 58 (4), pp.2935. </w:t>
+              <w:t xml:space="preserve">, 1998, 57 (6), pp.4379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.58.2935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.57.4379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216833v1</w:t>
+                <w:t xml:space="preserve">hal-01216822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energies and radiative and nonradiative decay rates of doubly excited 3lnl′ and 4lnl′ (n⩾4) states in Ne8+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy dependence of cross sections for double-electron capture in 48–132-keV C6+ + He collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cremer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 54 (1), pp.372. </w:t>
+              <w:t xml:space="preserve">, 1996, 53 (4), pp.2337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.54.372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.53.2337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216815v1</w:t>
+                <w:t xml:space="preserve">hal-01170733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectronic processes producing radiative stabilization in slow Ne10+ + He collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energies and radiative and nonradiative decay rates of doubly excited 3lnl′ and 4lnl′ (n⩾4) states in Ne8+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stolterfoht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 53 (6), pp.4198. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.53.4198⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 54 (1), pp.372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.54.372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216813v1</w:t>
+                <w:t xml:space="preserve">hal-01216815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy dependence of cross sections for double-electron capture in 48–132-keV C6+ + He collisions</w:t>
+                <w:t xml:space="preserve">Dielectronic processes producing radiative stabilization in slow Ne10+ + He collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 53 (4), pp.2337. </w:t>
+              <w:t xml:space="preserve">, 1996, 53 (6), pp.4198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.53.2337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.53.4198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170733v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double ionization of He and Li by 95-MeV/amu N7+ impact</w:t>
               </w:r>
@@ -9638,64 +9638,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 51 (6), pp.R4321. </w:t>
@@ -9772,51 +9772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9893,161 +9893,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental setup to measure absolute cross section for electron emission from atoms, molecules or nanoparticles upon ion collisions</w:t>
+                <w:t xml:space="preserve">Absolute cross section for electron emission from uracil upon ion collision using velocity map imaging technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ryszka</w:t>
+                <w:t xml:space="preserve">M. Ryszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mery</w:t>
+                <w:t xml:space="preserve">A. Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC XXXI) 23-30 July 2019, Deauville, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.152088, </w:t>
+              <w:t xml:space="preserve">XXXI international conference on atomic, electronic, and atomic collisions (ICPEAC31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.152087, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345546v1</w:t>
+                <w:t xml:space="preserve">hal-03345539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low energy fragments from O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; + H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; collisions following single and double electron removal from the target</w:t>
               </w:r>
@@ -10161,161 +10161,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute cross section for electron emission from uracil upon ion collision using velocity map imaging technique</w:t>
+                <w:t xml:space="preserve">A new experimental setup to measure absolute cross section for electron emission from atoms, molecules or nanoparticles upon ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ryszka</w:t>
+                <w:t xml:space="preserve">M Ryszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Méry</w:t>
+                <w:t xml:space="preserve">A. Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI international conference on atomic, electronic, and atomic collisions (ICPEAC31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.152087, </w:t>
+              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC XXXI) 23-30 July 2019, Deauville, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.152088, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345539v1</w:t>
+                <w:t xml:space="preserve">hal-03345546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization and fragmentation of cold clusters of PAH molecules: collisions with keV ions</w:t>
               </w:r>
@@ -10866,77 +10866,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sources d'Ions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Caen, France. pp.13-17</w:t>
@@ -11174,51 +11174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Herczku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Elementary Processes in Atomic Systems (CEPAS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
@@ -11273,51 +11273,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 1</w:t>
+                <w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette-Laura Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moncorgé</w:t>
@@ -11358,93 +11358,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRCT-CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16, pp.500, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701026</w:t>
+              <w:t xml:space="preserve">, 17, pp.508, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500934v1</w:t>
+                <w:t xml:space="preserve">hal-01500935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 2</w:t>
+                <w:t xml:space="preserve">Physique Atomique et Moléculaire Ions dans les Solides Systèmes lasers : Cours, exercices et problèmes corrigés Niveau M1/M2 Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette-Laura Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moncorgé</w:t>
@@ -11485,69 +11485,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRCT-CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 17, pp.508, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701033</w:t>
+              <w:t xml:space="preserve">, 16, pp.500, 2010, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500935v1</w:t>
+                <w:t xml:space="preserve">hal-01500934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId361"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11623,51 +11623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05C78AB0"/>
+    <w:nsid w:val="ECD2C591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11854,51 +11854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-chesnel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3494-8425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186294514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1422-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizca&#239;no" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herczku" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L010801" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ryszka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kova&#263;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herczku" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Juh&#225;sz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sarkadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guly&#225;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032713" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T.S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Herczku" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Sarkadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Guly&#225;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3072" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juhasz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stockett" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Ruette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giacomozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.09.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500275" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MZTZFP8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tanis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.060701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170833v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022713" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Stockett" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kulyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.12.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2JCK2Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T.S. Kovacs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bene" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062721" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Sorgunlu-Frankland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.032718" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vabre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu S. Frankland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Por&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/174952" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Barrachina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fremont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fossez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Hajaji" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306469v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00371912v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesnel Jean-Yves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajaji Anas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrachina R.O." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;mont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.100403" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220211v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tanis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Skogvall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sobocinski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.022707" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220210v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.012717" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220212v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.052707" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220208v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran D Pe&#353;i&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hellhammer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/4/016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4AEF3EE79424AD02CF73CC5ACF0C32FEE9CFF21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220206v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclercq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.050704" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220205v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemennais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.042702" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218933v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.042706" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220149v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Stolterfoht" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/14/013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F50BB8CCD1C848C1DD9E381B248F97BC0253EE6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218907v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Hanssen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. Stia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.010702" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.010701" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218687v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.012701" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hennecart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.040701" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217019v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Sobocinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/7/301" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/740C18147A28B93DC08CACC8A1AC3FABA9D39262/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217018v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.030702" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/5/317" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD865D7E35A821BBCF072C34F19E909B0A25A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3030115" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/11/102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF53244AC871EE11845D624A36FE82B8A47DEA86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217001v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.023201" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216853v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarisien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fr&#233;mont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leli&#232;vre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/1/102" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D449724DD0CA8A50B054D04724C7A82F7A95535E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216994v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hennecart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Husson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.62.032715" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216855v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bedouet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/7/102" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BF8393DCE845FD6E511480886DB4606DF56286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216847v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.1131" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stolterfoht" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grether" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Skogvall" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.59.1262" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216851v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedouet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.3727" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216822v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.4379" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.3546" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216821v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.4649" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216816v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.R3154" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216833v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.58.2935" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216815v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cremer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.54.372" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216813v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.53.4198" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170733v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.53.2337" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170423v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fremont" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.R4321" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170327v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fremont" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepoutre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.50.3117" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345546v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryszka" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mery" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poully" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152088" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345529v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vizcaino" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345539v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryszka" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152087" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097792v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muranaka" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarisien" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.085" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FL8WKN7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaume" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00987072v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bazin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394634v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394557v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500934v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette-Laura Cremer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500935v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-chesnel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3494-8425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186294514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1422-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizca&#239;no" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herczku" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L010801" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ryszka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kova&#263;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herczku" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Juh&#225;sz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sarkadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guly&#225;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T.S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Herczku" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Sarkadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Guly&#225;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3072" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032713" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juhasz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tanis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.060701" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stockett" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Ruette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giacomozzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.09.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500275" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MZTZFP8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Stockett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kulyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.12.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2JCK2Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T.S. Kovacs" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062721" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022713" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Sorgunlu-Frankland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.032718" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vabre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu S. Frankland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Por&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/174952" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Barrachina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fremont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fossez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Hajaji" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00371912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306469v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesnel Jean-Yves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajaji Anas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrachina R.O." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;mont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.100403" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.012717" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220212v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.052707" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220208v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sobocinski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran D Pe&#353;i&#263;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hellhammer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/4/016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4AEF3EE79424AD02CF73CC5ACF0C32FEE9CFF21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tanis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Skogvall" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.022707" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Stolterfoht" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/14/013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F50BB8CCD1C848C1DD9E381B248F97BC0253EE6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.042706" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220205v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclercq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemennais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.042702" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220206v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.050704" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218907v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Hanssen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. Stia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.010702" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218687v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.012701" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218782v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.010701" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hennecart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.040701" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217019v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Sobocinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/7/301" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/740C18147A28B93DC08CACC8A1AC3FABA9D39262/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217018v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.030702" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/5/317" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD865D7E35A821BBCF072C34F19E909B0A25A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3030115" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217001v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.023201" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/11/102" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF53244AC871EE11845D624A36FE82B8A47DEA86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216994v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hennecart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Husson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.62.032715" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216853v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarisien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fr&#233;mont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leli&#232;vre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillaume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/1/102" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D449724DD0CA8A50B054D04724C7A82F7A95535E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216855v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bedouet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/7/102" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BF8393DCE845FD6E511480886DB4606DF56286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216847v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.1131" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stolterfoht" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grether" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Skogvall" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.59.1262" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216851v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedouet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.3727" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216821v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.4649" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.3546" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216816v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.R3154" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216833v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.58.2935" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.4379" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.53.2337" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216815v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cremer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.54.372" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216813v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.53.4198" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170423v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fremont" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.R4321" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170327v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fremont" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepoutre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.50.3117" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345539v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryszka" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poully" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152087" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345529v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vizcaino" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345546v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryszka" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mery" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152088" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097792v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muranaka" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarisien" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.085" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FL8WKN7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaume" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00987072v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bazin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394634v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394557v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500935v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette-Laura Cremer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500934v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>