--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative ionization of the H2O molecule bombarded by swift singly charged and slow highly charged ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anion and cation emission from water molecules after collisions with 6.6-keV $^{16}$O$^{+}$ ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sándor T.S. Kovács</w:t>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Herczku</w:t>
+                <w:t xml:space="preserve">E. Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Juhász</w:t>
+                <w:t xml:space="preserve">Erika Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Sarkadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">László Gulyás</w:t>
+                <w:t xml:space="preserve">B. A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.3072⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (3), pp.032713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.032713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345514v1</w:t>
+                <w:t xml:space="preserve">hal-02305130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion and cation emission from water molecules after collisions with 6.6-keV $^{16}$O$^{+}$ ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Juhász</w:t>
+                <w:t xml:space="preserve">Dissociative ionization of the H2O molecule bombarded by swift singly charged and slow highly charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor T.S. Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béla Sulik</w:t>
+                <w:t xml:space="preserve">Péter Herczku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lattouf</w:t>
+                <w:t xml:space="preserve">Zoltán Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Bene</w:t>
+                <w:t xml:space="preserve">László Sarkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. A. Huber</w:t>
+                <w:t xml:space="preserve">László Gulyás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (3), pp.032713. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (1), pp.133-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.032713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.3072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305130v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electrostatic in-line charge-state purification system for multicharged ions in the kiloelectronvolt energy range</w:t>
               </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,295 +1574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion emission from water molecules colliding with positive ions: Identification of binary and many-body processes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isomer effects in fragmentation of Polycyclic Aromatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Tanis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. A. Huber</w:t>
+                <w:t xml:space="preserve">Mark Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Ruette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Giacomozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.060701⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.58-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170758v1</w:t>
+                <w:t xml:space="preserve">hal-01233614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomer effects in fragmentation of Polycyclic Aromatic Hydrocarbons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Linda Giacomozzi</w:t>
+                <w:t xml:space="preserve">Anion emission from water molecules colliding with positive ions: Identification of binary and many-body processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Chen</w:t>
+                <w:t xml:space="preserve">J. A. Tanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 392, pp.58-62. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (6), pp.060701(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.060701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233614v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and Fragmentation of Protonated Molecules after Ionization of Amino Acid and Lactic Acid Clusters by Collision with Ions in the Gas Phase</w:t>
               </w:r>
@@ -2033,51 +2033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2122,307 +2122,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collision process responsible for widespread formation of H anions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-statistical fragmentation of PAHs and fullerenes in collisions with atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sándor T S Kovács</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Lattouf</w:t>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">M.H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102024⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365-366, pp.260-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084494v1</w:t>
+                <w:t xml:space="preserve">hal-01170843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-statistical fragmentation of PAHs and fullerenes in collisions with atoms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Chen</w:t>
+                <w:t xml:space="preserve">A collision process responsible for widespread formation of H anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kulyk</w:t>
+                <w:t xml:space="preserve">Sándor T S Kovács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.12.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013) 24–30 July 2013, Lanzhou, China, 488 (10), pp.102024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01170843v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
               </w:r>
@@ -2688,51 +2688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Anions and Cations Via a Binary-Encounter Process in Oh+ + Ar Collisions : The Role of Dissociative Excitation and Statistical Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2822,103 +2822,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions colliding with mixed clusters of C60 and coronene: Fragmentation and bond formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Stockett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (2), pp.022713. </w:t>
@@ -2950,364 +2950,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Chen</w:t>
+                <w:t xml:space="preserve">J.D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 139 (3), pp.034309. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T156 (3), pp.014062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4812790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084675v1</w:t>
+                <w:t xml:space="preserve">hal-01084488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, T156 (3), pp.014062. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (3), pp.034309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4812790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084488v1</w:t>
+                <w:t xml:space="preserve">hal-01084675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of negative hydrogen ions in 7-keV OH++ Ar and OH++ acetone collisions: A general process for H-bearing molecular species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Sorgunlu-Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3358,103 +3358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formations of Dumbbell C_{118} and C_{119} inside Clusters of C_{60} Molecules by Collision with α Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zettergren</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (18), pp.185501. </w:t>
@@ -3486,362 +3486,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ławicki</w:t>
+                <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.I.S. Holm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Maisonny</w:t>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.050⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (30), pp.9321-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084686v1</w:t>
+                <w:t xml:space="preserve">hal-01084683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ławicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I.S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Capron</w:t>
+                <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elie Lattouf</w:t>
+                <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (30), pp.9321-32. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279, pp.140-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084683v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion interaction with biomolecular systems and the effect of the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4065,77 +4065,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization and fragmentation of polycyclic aromatic hydrocarbon clusters in collisions with keV ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. T. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4324,51 +4324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Induced Fragmentation of Amino Acids: Effect of the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,51 +4697,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00374513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lnterférences de type Young avec une source à un seul électron</w:t>
+                <w:t xml:space="preserve">Physique/Physique subatomique. Interférences de type Young avec une source à un seul électron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Hajaji</w:t>
@@ -4759,306 +4759,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">R.O. Barrachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrbuch für Computerphilologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10, pp.10-13</w:t>
+              <w:t xml:space="preserve">C. R. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.469-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00371912v1</w:t>
+                <w:t xml:space="preserve">cea-00306469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARIBE: A LOW ENERGY ION BEAM FACILITY IN CAEN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">lnterférences de type Young avec une source à un seul électron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Hajaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.O. Barrachina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publ. Astron. Obs. Belgrade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 84, pp.83-86</w:t>
+              <w:t xml:space="preserve">Jahrbuch für Computerphilologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00325966v1</w:t>
+                <w:t xml:space="preserve">cea-00371912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physique/Physique subatomique. Interférences de type Young avec une source à un seul électron</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ARIBE: A LOW ENERGY ION BEAM FACILITY IN CAEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kamalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Lawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Maisonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C. R. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9, pp.469-475</w:t>
+              <w:t xml:space="preserve">Publ. Astron. Obs. Belgrade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84, pp.83-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00306469v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00325966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb explosion and binary encounter processes in collisions between slow ions and small molecules of biological interest</w:t>
               </w:r>
@@ -5572,51 +5572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Hellhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (4), pp.927. </w:t>
@@ -5692,51 +5692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bengt Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5794,376 +5794,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of water molecules in slow He2+ + H2O collisions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rolf Hellhammer</w:t>
+                <w:t xml:space="preserve">Fast oscillating structures in electron spectra following He^q+ + He collisions (q=1,2) at low projectile energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Hajaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béla Sulik</w:t>
+                <w:t xml:space="preserve">Adnan Naja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/38/14/013⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (5), pp.050704(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.050704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220149v1</w:t>
+                <w:t xml:space="preserve">hal-01220206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton emission following multiple electron capture in slow N7+ + HCl collisions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentation of water molecules in slow He2+ + H2O collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran D Pešić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Hellhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.71.042706⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (14), pp.2495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/38/14/013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218933v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragment emission following multiple ionization in 20-200-eV e- + H2O collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Hajaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemennais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6178,247 +6178,247 @@
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72 (4), pp.042702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.042702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast oscillating structures in electron spectra following He^q+ + He collisions (q=1,2) at low projectile energies</w:t>
+                <w:t xml:space="preserve">Proton emission following multiple electron capture in slow N7+ + HCl collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Soret</w:t>
+                <w:t xml:space="preserve">David Martina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kamalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72 (5), pp.050704(R). </w:t>
+              <w:t xml:space="preserve">, 2005, 71 (4), pp.042706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.050704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.71.042706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220206v1</w:t>
+                <w:t xml:space="preserve">hal-01218933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for interference effects in both slow and fast electron emission from D2 by energetic electron impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kamalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Hanssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,64 +6482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency doubling of interference structures in electron emission interferences from H2 by 68-MeV/u Kr33+ impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bengt Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6629,77 +6629,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoionization electrons following double excitation of D2 in 2.4keV e−+D2 collisions: Experimental and theoretical evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kamalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6750,103 +6750,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of the dielectronic process in the formation of two K-shell vacancies in atomic Li by fast electron impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68 (4), pp.040701(R). </w:t>
@@ -6897,51 +6897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact parameter dependence of electron capture in slow O5+ + He collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7030,77 +7030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference effects in electron emission from H2 by 68-MeV/u Kr33+ impact: Dependence on the emission angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Gulyás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bengt Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7177,51 +7177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for highly energetic fragments following electron capture in O5+ + H2 collisions at low impact velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7336,51 +7336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7444,64 +7444,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Interference Effects in Electron Emission from H2 Colliding with 60MeV/u Kr34+ Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Stolterfoht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7591,51 +7591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner-shell electron capture mechanisms in slow He2+ + CO and O7+ + CO collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7718,376 +7718,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One- and two-K-shell vacancy production in atomic Li by 95-MeV/u Ar18+ projectiles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion-induced molecular fragmentation: beyond the Coulomb explosion picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Frémont</w:t>
+                <w:t xml:space="preserve">M Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hennecart</w:t>
+                <w:t xml:space="preserve">L Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Husson</w:t>
+                <w:t xml:space="preserve">F Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.62.032715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 33 (1), pp.L11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/33/1/102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216994v1</w:t>
+                <w:t xml:space="preserve">hal-01216853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-induced molecular fragmentation: beyond the Coulomb explosion picture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Frémont</w:t>
+                <w:t xml:space="preserve">One- and two-K-shell vacancy production in atomic Li by 95-MeV/u Ar18+ projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Tanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lelièvre</w:t>
+                <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Guillaume</w:t>
+                <w:t xml:space="preserve">D. Hennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/33/1/102⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62 (3), pp.032715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.62.032715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01216853v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of H2^2+ ions following double electron capture in slow Xe23+ and O5+ + H2 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bedouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tarisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8150,103 +8150,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Hollow Lithium by Multielectron Correlation in 95MeV/nucleon Ar18+ + Li Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 83 (6), pp.1131. </w:t>
@@ -8323,51 +8323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8418,77 +8418,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoelectronic and dielectronic processes producing K-shell vacancies in slow Neq+ + CH4 collisions (q=3–9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bedouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8600,51 +8600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Skogvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 80 (21), pp.4649. </w:t>
@@ -8734,51 +8734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bedouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 57 (5), pp.3546. </w:t>
@@ -8816,77 +8816,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double K-shell excitation of Li by 10.6-MeV/nucleon N7+ projectiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Tanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8989,51 +8989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bedouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9084,77 +9084,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling laws for single and double electron capture in A^q+ + He collisions (q&amp;gt;~Z_A−2) at low impact velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bedouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9227,64 +9227,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9361,51 +9361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9491,77 +9491,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (6), pp.4198. </w:t>
@@ -9651,51 +9651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 51 (6), pp.R4321. </w:t>
@@ -9772,51 +9772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10879,51 +10879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11623,51 +11623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECD2C591"/>
+    <w:nsid w:val="18A86772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11854,51 +11854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-chesnel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3494-8425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186294514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1422-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizca&#239;no" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herczku" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L010801" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ryszka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kova&#263;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herczku" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Juh&#225;sz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sarkadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guly&#225;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T.S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Herczku" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Sarkadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Guly&#225;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3072" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032713" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juhasz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tanis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.060701" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stockett" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Ruette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giacomozzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.09.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500275" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MZTZFP8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Stockett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kulyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.12.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2JCK2Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T.S. Kovacs" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062721" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022713" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Sorgunlu-Frankland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.032718" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vabre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu S. Frankland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Por&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/174952" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Barrachina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fremont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fossez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Hajaji" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00371912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306469v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesnel Jean-Yves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajaji Anas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrachina R.O." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;mont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.100403" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.012717" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220212v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.052707" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220208v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sobocinski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran D Pe&#353;i&#263;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hellhammer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/4/016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4AEF3EE79424AD02CF73CC5ACF0C32FEE9CFF21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tanis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Skogvall" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.022707" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Stolterfoht" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/14/013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F50BB8CCD1C848C1DD9E381B248F97BC0253EE6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.042706" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220205v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclercq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemennais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.042702" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220206v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.050704" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218907v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Hanssen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. Stia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.010702" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218687v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.012701" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218782v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.010701" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hennecart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.040701" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217019v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Sobocinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/7/301" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/740C18147A28B93DC08CACC8A1AC3FABA9D39262/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217018v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.030702" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/5/317" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD865D7E35A821BBCF072C34F19E909B0A25A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3030115" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217001v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.023201" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/11/102" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF53244AC871EE11845D624A36FE82B8A47DEA86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216994v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hennecart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Husson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.62.032715" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216853v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarisien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fr&#233;mont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leli&#232;vre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillaume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/1/102" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D449724DD0CA8A50B054D04724C7A82F7A95535E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216855v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bedouet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/7/102" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BF8393DCE845FD6E511480886DB4606DF56286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216847v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.1131" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stolterfoht" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grether" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Skogvall" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.59.1262" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216851v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedouet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.3727" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216821v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.4649" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.3546" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216816v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.R3154" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216833v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.58.2935" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.4379" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.53.2337" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216815v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cremer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.54.372" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216813v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.53.4198" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170423v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fremont" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.R4321" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170327v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fremont" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepoutre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.50.3117" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345539v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryszka" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poully" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152087" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345529v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vizcaino" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345546v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryszka" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mery" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152088" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097792v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muranaka" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarisien" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.085" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FL8WKN7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaume" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00987072v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bazin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394634v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394557v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500935v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette-Laura Cremer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500934v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-chesnel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3494-8425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186294514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1422-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizca&#239;no" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herczku" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L010801" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ryszka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kova&#263;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herczku" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Juh&#225;sz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sarkadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guly&#225;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032713" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T.S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Herczku" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Sarkadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Guly&#225;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3072" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juhasz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stockett" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Ruette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giacomozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.09.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tanis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.060701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500275" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MZTZFP8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Stockett" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kulyk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.12.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2JCK2Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T.S. Kovacs" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062721" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022713" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Sorgunlu-Frankland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.032718" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vabre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu S. Frankland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Por&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/174952" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Barrachina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fremont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fossez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Hajaji" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00306469v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00371912v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00374053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesnel Jean-Yves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajaji Anas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrachina R.O." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;mont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.100403" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#233;mont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leprince" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.012717" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220212v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.052707" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220208v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sobocinski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran D Pe&#353;i&#263;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hellhammer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/4/016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4AEF3EE79424AD02CF73CC5ACF0C32FEE9CFF21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tanis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Skogvall" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.022707" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220206v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Naja" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclercq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.050704" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Stolterfoht" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/14/013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F50BB8CCD1C848C1DD9E381B248F97BC0253EE6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemennais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.042702" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218933v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.042706" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218907v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Hanssen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. Stia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.010702" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218687v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.69.012701" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218782v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.010701" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hennecart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.040701" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217019v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Sobocinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/36/7/301" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/740C18147A28B93DC08CACC8A1AC3FABA9D39262/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217018v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.030702" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/35/5/317" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD865D7E35A821BBCF072C34F19E909B0A25A07C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/i3030115" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217001v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hoffmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.023201" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/34/11/102" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF53244AC871EE11845D624A36FE82B8A47DEA86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216853v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarisien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fr&#233;mont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leli&#232;vre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/1/102" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D449724DD0CA8A50B054D04724C7A82F7A95535E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216994v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hennecart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Husson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.62.032715" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216855v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bedouet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/33/7/102" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5BF8393DCE845FD6E511480886DB4606DF56286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216847v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.1131" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stolterfoht" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grether" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Skogvall" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.59.1262" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216851v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedouet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.60.3727" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216821v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.4649" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.3546" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216816v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.R3154" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216833v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.58.2935" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.57.4379" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.53.2337" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216815v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cremer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.54.372" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216813v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.53.4198" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170423v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fremont" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.51.R4321" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170327v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fremont" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepoutre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.50.3117" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345539v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sens" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryszka" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poully" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152087" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345529v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vizcaino" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345546v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryszka" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mery" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152088" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00097792v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muranaka" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarisien" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.11.085" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FL8WKN7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020039v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaume" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00987072v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bazin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394634v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394557v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500935v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette-Laura Cremer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500934v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>